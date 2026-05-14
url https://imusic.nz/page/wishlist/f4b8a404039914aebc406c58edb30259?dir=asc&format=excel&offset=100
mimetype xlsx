--- v0 (2026-03-20)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
   <si>
     <t>Added</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Delivery time</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
@@ -87,2090 +87,1379 @@
     <t>Expected delivery date unknown</t>
   </si>
   <si>
     <t>513 g</t>
   </si>
   <si>
     <t>2024-02-22 16:51</t>
   </si>
   <si>
     <t>LPRSD 2024 Splatter edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/278/0602458741278.jpg?la-roux-2024-trouble-in-paradise-rsd-splatter-colour-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1708270386</t>
   </si>
   <si>
     <t>La Roux</t>
   </si>
   <si>
     <t>Trouble In Paradise (RSD Splatter Colour Vinyl)</t>
   </si>
   <si>
     <t>NZ$ 53                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-04-06 - 2026-04-17</t>
+    <t>Expected delivery 2026-06-01 - 2026-06-09</t>
   </si>
   <si>
     <t>225 g</t>
   </si>
   <si>
     <t>2024-02-22 17:03</t>
   </si>
   <si>
     <t>LP× 2RSD 2024 Coloured edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/276/0602458675276.jpg?omd-2024-junk-culture-demos-and-rarities-rsd-half-speed-master-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1708273165</t>
   </si>
   <si>
     <t>Omd</t>
   </si>
   <si>
     <t>Junk Culture: Demos And Rarities (RSD Half Speed Master Vinyl)</t>
   </si>
   <si>
+    <t>NZ$ 76                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-05-27 - 2026-06-05</t>
+  </si>
+  <si>
     <t>499 g</t>
   </si>
   <si>
     <t>LPRSD 2024 edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/889/5060204806889.jpg?orchestral-manoeuvres-in-the-dark-2024-bauhaus-staircase-instrumentals-lp&amp;amp;class=scaled&amp;amp;v=1708527507</t>
   </si>
   <si>
     <t>Orchestral Manoeuvres in the Dark</t>
   </si>
   <si>
     <t>Bauhaus Staircase (Instrumentals)</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-06-01 - 2026-06-10</t>
+  </si>
+  <si>
+    <t>0 g</t>
+  </si>
+  <si>
+    <t>2024-02-22 17:05</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2024 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/996/0602458801996.jpg?soft-cell-2024-non-stop-erotic-cabaret-lp&amp;amp;class=scaled&amp;amp;v=1708098878</t>
+  </si>
+  <si>
+    <t>Soft Cell</t>
+  </si>
+  <si>
+    <t>Non-Stop Erotic Cabaret</t>
+  </si>
+  <si>
+    <t>NZ$ 72                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-05-26 - 2026-06-03</t>
+  </si>
+  <si>
+    <t>508 g</t>
+  </si>
+  <si>
+    <t>2024-03-27 16:24</t>
+  </si>
+  <si>
+    <t>LPColoured edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/305/8719262030305.jpg?james-taylor-2023-flag-lp&amp;amp;class=scaled&amp;amp;v=1692196412</t>
+  </si>
+  <si>
+    <t>James Taylor</t>
+  </si>
+  <si>
+    <t>Flag</t>
+  </si>
+  <si>
+    <t>NZ$ 50.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-03-27 16:25</t>
+  </si>
+  <si>
+    <t>LPLimited Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/312/8719262030312.jpg?james-taylor-2023-dad-loves-his-work-lp&amp;amp;class=scaled&amp;amp;v=1695738554</t>
+  </si>
+  <si>
+    <t>Dad Loves His Work</t>
+  </si>
+  <si>
+    <t>NZ$ 48.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>LPLimited Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/299/8719262030299.jpg?james-taylor-2023-jt-lp&amp;amp;class=scaled&amp;amp;v=1685701066</t>
+  </si>
+  <si>
+    <t>JT</t>
+  </si>
+  <si>
+    <t>2024-03-27 16:56</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/484/5014797904484.jpg?heaven-17-2020-before-after-lp&amp;amp;class=scaled&amp;amp;v=1602140051</t>
+  </si>
+  <si>
+    <t>Heaven 17</t>
+  </si>
+  <si>
+    <t>Before After</t>
+  </si>
+  <si>
+    <t>NZ$ 36                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-05-21 - 2026-05-27</t>
+  </si>
+  <si>
+    <t>238 g</t>
+  </si>
+  <si>
+    <t>2024-03-27 21:06</t>
+  </si>
+  <si>
+    <t>LPReissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/085/0190295823085.jpg?pet-shop-boys-2018-very-lp&amp;amp;class=scaled&amp;amp;v=1541076174</t>
+  </si>
+  <si>
+    <t>Pet Shop Boys</t>
+  </si>
+  <si>
+    <t>Very</t>
+  </si>
+  <si>
+    <t>NZ$ 40                
+                    Buy</t>
+  </si>
+  <si>
+    <t>292 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/746/0190295821746.jpg?pet-shop-boys-2018-behaviour-lp&amp;amp;class=scaled&amp;amp;v=1533564106</t>
+  </si>
+  <si>
+    <t>Behaviour</t>
+  </si>
+  <si>
+    <t>NZ$ 38                
+                    Buy</t>
+  </si>
+  <si>
+    <t>283 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/612/0190295832612.jpg?pet-shop-boys-2018-actually-2018-remastered-version-lp&amp;amp;class=scaled&amp;amp;v=1512735670</t>
+  </si>
+  <si>
+    <t>Actually (2018 Remastered Version)</t>
+  </si>
+  <si>
+    <t>301 g</t>
+  </si>
+  <si>
+    <t>LPRemastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/759/0190295832759.jpg?pet-shop-boys-2018-please-2018-remastered-version-lp&amp;amp;class=scaled&amp;amp;v=1518446233</t>
+  </si>
+  <si>
+    <t>Please (2018 Remastered Version)</t>
+  </si>
+  <si>
+    <t>NZ$ 42.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>297 g</t>
+  </si>
+  <si>
+    <t>LP× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/437/5055667602437.jpg?pet-shop-boys-2013-electric-lp&amp;amp;class=scaled&amp;amp;v=1370593492</t>
+  </si>
+  <si>
+    <t>Electric</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/801/0190295852801.jpg?pet-shop-boys-2017-yes-lp&amp;amp;class=scaled&amp;amp;v=1505897691</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/056/0190295944056.jpg?pet-shop-boys-2017-night-life-lp&amp;amp;class=scaled&amp;amp;v=1568896055</t>
+  </si>
+  <si>
+    <t>Night Life</t>
   </si>
   <si>
     <t>NZ$ 63.50                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-04-01 - 2026-04-09</t>
-[...20 lines deleted...]
-    <t>NZ$ 72                
+    <t>288 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/032/0190295944032.jpg?pet-shop-boys-2017-fundamental-lp&amp;amp;class=scaled&amp;amp;v=1584969845</t>
+  </si>
+  <si>
+    <t>Fundamental</t>
+  </si>
+  <si>
+    <t>2024-03-27 21:07</t>
+  </si>
+  <si>
+    <t>Save 11%</t>
+  </si>
+  <si>
+    <t>Release</t>
+  </si>
+  <si>
+    <t>Normal price
+                        NZ$ 57 
+                    NZ$ 50.50                
                     Buy</t>
   </si>
   <si>
-    <t>508 g</t>
-[...29 lines deleted...]
-    <t>Dare</t>
+    <t>2024-03-27 21:08</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/538/0603497832538.jpg?carly-simon-2023-these-are-the-good-old-days-lp&amp;amp;class=scaled&amp;amp;v=1694736994</t>
+  </si>
+  <si>
+    <t>Carly Simon</t>
+  </si>
+  <si>
+    <t>These Are The Good Old Days</t>
+  </si>
+  <si>
+    <t>2024-04-01 18:56</t>
+  </si>
+  <si>
+    <t>LP× 2180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/931/8713748980931.jpg?stranglers-the-2011-feline-lp&amp;amp;class=scaled&amp;amp;v=1500296814</t>
+  </si>
+  <si>
+    <t>Stranglers The</t>
+  </si>
+  <si>
+    <t>Feline</t>
+  </si>
+  <si>
+    <t>2024-04-01 19:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/424/5014797900424.jpg?jimmy-somerville-2019-manage-the-damage-lp&amp;amp;class=scaled&amp;amp;v=1568053949</t>
+  </si>
+  <si>
+    <t>Jimmy Somerville</t>
+  </si>
+  <si>
+    <t>Manage The Damage</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-05-28 - 2026-06-08</t>
+  </si>
+  <si>
+    <t>279 g</t>
+  </si>
+  <si>
+    <t>2024-04-19 23:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/263/0602527641263.jpg?lady-gaga-2011-born-this-way-lp&amp;amp;class=scaled&amp;amp;v=1596107217</t>
+  </si>
+  <si>
+    <t>Lady Gaga</t>
+  </si>
+  <si>
+    <t>Born This Way</t>
+  </si>
+  <si>
+    <t>NZ$ 61.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>590 g</t>
+  </si>
+  <si>
+    <t>2024-04-24 04:14</t>
+  </si>
+  <si>
+    <t>10"RSD 2024 Yellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/319/0196588796319.jpg?lightning-seeds-2024-pure-all-i-want-10-&amp;amp;class=scaled&amp;amp;v=1709131226</t>
+  </si>
+  <si>
+    <t>Lightning Seeds</t>
+  </si>
+  <si>
+    <t>Pure / All I Want</t>
+  </si>
+  <si>
+    <t>2024-05-04 18:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/540/5054197903540.jpg?pet-shop-boys-2024-nonetheless-lp&amp;amp;class=scaled&amp;amp;v=1706864740</t>
+  </si>
+  <si>
+    <t>Nonetheless</t>
+  </si>
+  <si>
+    <t>NZ$ 29.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-05-20 16:23</t>
+  </si>
+  <si>
+    <t>LP× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/450/5060483412450.jpg?abc-2023-lexicon-of-love-live-40th-anniversary-live-at-lp&amp;amp;class=scaled&amp;amp;v=1730383494</t>
+  </si>
+  <si>
+    <t>Abc</t>
+  </si>
+  <si>
+    <t>Lexicon of Love Live: 40th Anniversary Live at</t>
+  </si>
+  <si>
+    <t>864 g</t>
+  </si>
+  <si>
+    <t>2024-06-07 23:15</t>
+  </si>
+  <si>
+    <t>LP× 2RSD Gold Color edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/416/0196587841416.jpg?orville-peck-2023-bronco-lp&amp;amp;class=scaled&amp;amp;v=1685007848</t>
+  </si>
+  <si>
+    <t>Orville Peck</t>
+  </si>
+  <si>
+    <t>Bronco</t>
+  </si>
+  <si>
+    <t>NZ$ 74                
+                    Buy</t>
+  </si>
+  <si>
+    <t>500 g</t>
+  </si>
+  <si>
+    <t>2024-06-15 13:57</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/019/0198028035019.jpg?malcolm-mclaren-2024-paris-lp&amp;amp;class=scaled&amp;amp;v=1716555906</t>
+  </si>
+  <si>
+    <t>Malcolm Mclaren</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>450 g</t>
+  </si>
+  <si>
+    <t>2024-06-30 05:09</t>
+  </si>
+  <si>
+    <t>LPBaskerville edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/779/5057998501779.jpg?kate-bush-2024-hounds-of-love-lp&amp;amp;class=scaled&amp;amp;v=1713954202</t>
+  </si>
+  <si>
+    <t>Kate Bush</t>
+  </si>
+  <si>
+    <t>Hounds of Love</t>
+  </si>
+  <si>
+    <t>NZ$ 274.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-06-30 05:11</t>
+  </si>
+  <si>
+    <t>LPLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/314/5013929841314.jpg?jimmy-somerville-2020-suddenly-last-summer-limited-edition-vinyl-lp-lp&amp;amp;class=scaled&amp;amp;v=1602027931</t>
+  </si>
+  <si>
+    <t>Suddenly Last Summer: Limited Edition Vinyl LP</t>
+  </si>
+  <si>
+    <t>243 g</t>
+  </si>
+  <si>
+    <t>Somerville,Jimmy-Home Again</t>
+  </si>
+  <si>
+    <t>2024-07-17 01:37</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/390/5060555219390.jpg?jimmy-somerville-2023-read-my-lips-lp&amp;amp;class=scaled&amp;amp;v=1689562097</t>
+  </si>
+  <si>
+    <t>Read My Lips</t>
+  </si>
+  <si>
+    <t>2024-07-17 01:39</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/418/0198028290418.jpg?lightning-seeds-2024-tilt-lp&amp;amp;class=scaled&amp;amp;v=1720537655</t>
+  </si>
+  <si>
+    <t>Tilt</t>
+  </si>
+  <si>
+    <t>NZ$ 46.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-06-03 - 2026-06-15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/0198028290210.jpg?lightning-seeds-2024-dizzy-heights-curacao-blue-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1720537668</t>
+  </si>
+  <si>
+    <t>Dizzy Heights (Curacao Blue Vinyl)</t>
+  </si>
+  <si>
+    <t>LPBlue Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/810/0198028160810.jpg?lightning-seeds-2024-sense-blue-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1720537400</t>
+  </si>
+  <si>
+    <t>Sense (Blue Vinyl)</t>
+  </si>
+  <si>
+    <t>LPYellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/817/0198028158817.jpg?lightning-seeds-2024-cloudcuckooland-lp&amp;amp;class=scaled&amp;amp;v=1720537485</t>
+  </si>
+  <si>
+    <t>Cloudcuckooland</t>
+  </si>
+  <si>
+    <t>2024-09-02 02:48</t>
+  </si>
+  <si>
+    <t>LP× 2Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/8719262031111.jpg?doris-day-2023-with-a-smile-and-a-song-lp&amp;amp;class=scaled&amp;amp;v=1726738627</t>
+  </si>
+  <si>
+    <t>Doris Day</t>
+  </si>
+  <si>
+    <t>With a Smile and a Song</t>
+  </si>
+  <si>
+    <t>472 g</t>
+  </si>
+  <si>
+    <t>2024-09-02 02:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/267/4251804139267.jpg?malcolm-and-the-bootzilla-orchestra-mclaren-2023-call-a-wave-remixes-lp&amp;amp;class=scaled&amp;amp;v=1686205073</t>
+  </si>
+  <si>
+    <t>Malcolm And The Bootzilla Orchestra McLaren</t>
+  </si>
+  <si>
+    <t>Call A Wave Remixes</t>
+  </si>
+  <si>
+    <t>NZ$ 59                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-09-11 16:34</t>
+  </si>
+  <si>
+    <t>LPLimited German edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/296/0190295272296.jpg?kraftwerk-2020-computerwelt-german-lp&amp;amp;class=scaled&amp;amp;v=1599674304</t>
+  </si>
+  <si>
+    <t>Kraftwerk</t>
+  </si>
+  <si>
+    <t>Computerwelt (German)</t>
+  </si>
+  <si>
+    <t>432 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/319/0190295272319.jpg?kraftwerk-2020-die-mensch-maschine-german-lp&amp;amp;class=scaled&amp;amp;v=1599674304</t>
+  </si>
+  <si>
+    <t>Die Mensch-Maschine (German)</t>
+  </si>
+  <si>
+    <t>427 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/142/0190295272142.jpg?kraftwerk-2020-techno-pop-german-lp&amp;amp;class=scaled&amp;amp;v=1599683166</t>
+  </si>
+  <si>
+    <t>Techno Pop (German)</t>
+  </si>
+  <si>
+    <t>414 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/364/0190295272364.jpg?kraftwerk-2020-radio-aktivitat-german-lp&amp;amp;class=scaled&amp;amp;v=1599683178</t>
+  </si>
+  <si>
+    <t>Radio-Aktivität (German)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/340/0190295272340.jpg?kraftwerk-2020-trans-europa-express-german-lp&amp;amp;class=scaled&amp;amp;v=1599674304</t>
+  </si>
+  <si>
+    <t>Trans-Europa Express (German)</t>
+  </si>
+  <si>
+    <t>409 g</t>
+  </si>
+  <si>
+    <t>LP× 2Limited German edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/0190295272111.jpg?kraftwerk-2020-the-mix-german-lp&amp;amp;class=scaled&amp;amp;v=1599683165</t>
+  </si>
+  <si>
+    <t>The Mix (German)</t>
+  </si>
+  <si>
+    <t>NZ$ 80.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>670 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/4047179742818.jpg?karl-bartos-2013-off-the-record-lp&amp;amp;class=scaled&amp;amp;v=1447914446</t>
+  </si>
+  <si>
+    <t>Karl Bartos</t>
+  </si>
+  <si>
+    <t>Off the Record</t>
+  </si>
+  <si>
+    <t>LP× 2Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/104/0190295272104.jpg?kraftwerk-2020-tour-de-france-lp&amp;amp;class=scaled&amp;amp;v=1599674714</t>
+  </si>
+  <si>
+    <t>Tour De France</t>
   </si>
   <si>
     <t>NZ$ 67.50                
                     Buy</t>
   </si>
   <si>
+    <t>702 g</t>
+  </si>
+  <si>
+    <t>2024-10-14 01:20</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/217/0198028288217.jpg?lightning-seeds-2024-jollification-lp&amp;amp;class=scaled&amp;amp;v=1726926774</t>
+  </si>
+  <si>
+    <t>Jollification</t>
+  </si>
+  <si>
+    <t>2024-10-25 15:30</t>
+  </si>
+  <si>
+    <t>LPEscapologist edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/809/5057998501809.jpg?kate-bush-2024-the-dreaming-lp&amp;amp;class=scaled&amp;amp;v=1713954257</t>
+  </si>
+  <si>
+    <t>The Dreaming</t>
+  </si>
+  <si>
+    <t>2024-10-26 05:26</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/680/5054197973680.jpg?limahl-2024-don-t-suppose-lp&amp;amp;class=scaled&amp;amp;v=1722904657</t>
+  </si>
+  <si>
+    <t>Limahl</t>
+  </si>
+  <si>
+    <t>Don't Suppose</t>
+  </si>
+  <si>
+    <t>2024-11-15 06:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/924/3299039808924.jpg?2023-climax-lp&amp;amp;class=scaled&amp;amp;v=1727180286</t>
+  </si>
+  <si>
+    <t>Climax</t>
+  </si>
+  <si>
+    <t>459 g</t>
+  </si>
+  <si>
+    <t>2024-11-19 05:30</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/540/5052442016540.jpg?la-roux-2020-supervision-lp&amp;amp;class=scaled&amp;amp;v=1573677325</t>
+  </si>
+  <si>
+    <t>Supervision</t>
+  </si>
+  <si>
+    <t>344 g</t>
+  </si>
+  <si>
+    <t>2024-12-01 00:45</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/716/0190758116716.jpg?eurythmics-2018-we-too-are-one-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Eurythmics</t>
+  </si>
+  <si>
+    <t>We Too Are One</t>
+  </si>
+  <si>
+    <t>319 g</t>
+  </si>
+  <si>
+    <t>2025-01-01 19:38</t>
+  </si>
+  <si>
+    <t>CD× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/136/5013929852136.jpg?peter-godwin-2024-the-polydor-years-2cd-edition-cd&amp;amp;class=scaled&amp;amp;v=1722554457</t>
+  </si>
+  <si>
+    <t>Peter Godwin</t>
+  </si>
+  <si>
+    <t>The Polydor Years (2cd Edition)</t>
+  </si>
+  <si>
+    <t>NZ$ 31.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>135 g</t>
+  </si>
+  <si>
+    <t>2025-01-17 22:05</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/055/0805520240055.jpg?la-roux-2022-la-roux-lp&amp;amp;class=scaled&amp;amp;v=1662267369</t>
+  </si>
+  <si>
+    <t>373 g</t>
+  </si>
+  <si>
+    <t>2025-01-17 23:32</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/031/0816651018031.jpg?andrew-gold-2020-something-new-unreleased-gold-rsd-2020-lp&amp;amp;class=scaled&amp;amp;v=1603304326</t>
+  </si>
+  <si>
+    <t>Andrew Gold</t>
+  </si>
+  <si>
+    <t>Something New: Unreleased Gold (Rsd 2020)</t>
+  </si>
+  <si>
+    <t>262 g</t>
+  </si>
+  <si>
+    <t>2025-01-17 23:33</t>
+  </si>
+  <si>
+    <t>LP× 2Double 10" Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/816/5013929475816.jpg?andrew-gold-2023-fraternal-order-of-the-all-greetings-from-planet-love-splatter-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1684393895</t>
+  </si>
+  <si>
+    <t>Fraternal Order Of The All - Greetings From Planet Love - (Splatter Vinyl)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/986/0888072525986.jpg?andrew-gold-2023-halloween-howls-fun-scary-music-lp&amp;amp;class=scaled&amp;amp;v=1691141381</t>
+  </si>
+  <si>
+    <t>Halloween Howls: Fun &amp; Scary Music</t>
+  </si>
+  <si>
+    <t>2025-01-17 23:35</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/711/0888837610711.jpg?paul-simon-2013-rsd-still-crazy-after-all-these-years-lp&amp;amp;class=scaled&amp;amp;v=1624887757</t>
+  </si>
+  <si>
+    <t>Paul Simon</t>
+  </si>
+  <si>
+    <t>(Rsd) Still Crazy After All These Years</t>
+  </si>
+  <si>
+    <t>315 g</t>
+  </si>
+  <si>
+    <t>2025-02-07 16:38</t>
+  </si>
+  <si>
+    <t>LP× 2Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/562/0190295962562.jpg?duran-duran-2024-rio-lp&amp;amp;class=scaled&amp;amp;v=1746092027</t>
+  </si>
+  <si>
+    <t>Duran Duran</t>
+  </si>
+  <si>
+    <t>Rio</t>
+  </si>
+  <si>
+    <t>445 g</t>
+  </si>
+  <si>
+    <t>2025-02-08 20:41</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/707/0190296300707.jpg?air-2023-premiers-symptomes-lp&amp;amp;class=scaled&amp;amp;v=1681940921</t>
+  </si>
+  <si>
+    <t>Air</t>
+  </si>
+  <si>
+    <t>Premiers Symptomes</t>
+  </si>
+  <si>
+    <t>2025-02-09 01:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/617/0190758116617.jpg?eurythmics-2018-peace-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Peace</t>
+  </si>
+  <si>
+    <t>324 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/419/0190758116419.jpg?eurythmics-2018-revenge-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Revenge</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/310/0190758116310.jpg?eurythmics-2018-savage-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>Savage</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-06-05 - 2026-06-17</t>
+  </si>
+  <si>
     <t>333 g</t>
   </si>
   <si>
-    <t>2024-03-27 16:24</t>
-[...55 lines deleted...]
-    <t>Before After</t>
+    <t>2025-02-09 01:15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0190758116211.jpg?eurythmics-2018-touch-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>Touch</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/518/0190758116518.jpg?eurythmics-2018-be-yourself-tonight-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Be Yourself Tonight</t>
+  </si>
+  <si>
+    <t>306 g</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/112/0190758116112.jpg?eurythmics-2018-sweet-dreams-are-made-of-this-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>Sweet Dreams (are Made Of This)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/013/0190758116013.jpg?eurythmics-2018-in-the-garden-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>In The Garden</t>
+  </si>
+  <si>
+    <t>2025-02-09 02:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/113/0889854195113.jpg?annie-lennox-2018-diva-lp&amp;amp;class=scaled&amp;amp;v=1514326646</t>
+  </si>
+  <si>
+    <t>Annie Lennox</t>
+  </si>
+  <si>
+    <t>Diva</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-06-01 - 2026-06-17</t>
+  </si>
+  <si>
+    <t>274 g</t>
+  </si>
+  <si>
+    <t>2025-02-10 17:17</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/091/8016670163091.jpg?oidupaa-vladimir-oiun-2026-divine-music-from-jail-lp&amp;amp;class=scaled&amp;amp;v=1777901017</t>
+  </si>
+  <si>
+    <t>Oidupaa Vladimir Oiun</t>
+  </si>
+  <si>
+    <t>Divine Music from Jail</t>
+  </si>
+  <si>
+    <t>NZ$ 105.50                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-06-12 - 2026-06-16</t>
+  </si>
+  <si>
+    <t>2025-02-11 22:43</t>
+  </si>
+  <si>
+    <t>LP180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/965/0081227963965.jpg?madonna-2016-something-to-remember-lp&amp;amp;class=scaled&amp;amp;v=1399706282</t>
+  </si>
+  <si>
+    <t>Madonna</t>
+  </si>
+  <si>
+    <t>Something To Remember</t>
   </si>
   <si>
     <t>NZ$ 34                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-04-03 - 2026-04-17</t>
-[...142 lines deleted...]
-    <t>2024-03-27 21:08</t>
+    <t>270 g</t>
+  </si>
+  <si>
+    <t>2025-02-13 17:04</t>
+  </si>
+  <si>
+    <t>LPLimited National Album Day 2024 Pink Vinyl edition</t>
   </si>
   <si>
     <t>Save 20%</t>
   </si>
   <si>
-    <t>Carly Simon</t>
-[...2 lines deleted...]
-    <t>These Are The Good Old Days</t>
+    <t>The Stranglers</t>
+  </si>
+  <si>
+    <t>La Folie</t>
   </si>
   <si>
     <t>Normal price
                         NZ$ 63.50 
                     NZ$ 50.50                
                     Buy</t>
   </si>
   <si>
-    <t>2024-04-01 18:55</t>
-[...53 lines deleted...]
-    <t>NZ$ 82.50                
+    <t>2025-02-21 04:08</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/617/5013929849617.jpg?marc-almond-2021-enchanted-lp&amp;amp;class=scaled&amp;amp;v=1618509995</t>
+  </si>
+  <si>
+    <t>Marc Almond</t>
+  </si>
+  <si>
+    <t>Enchanted</t>
+  </si>
+  <si>
+    <t>NZ$ 57                
                     Buy</t>
   </si>
   <si>
-    <t>900 g</t>
-[...14 lines deleted...]
-    <t>NZ$ 61.50                
+    <t>423 g</t>
+  </si>
+  <si>
+    <t>2025-02-21 04:09</t>
+  </si>
+  <si>
+    <t>LP× 2Blue Translucent National Album Day 2023 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/5013929851818.jpg?marc-almond-2023-tenement-symphony-lp&amp;amp;class=scaled&amp;amp;v=1691492279</t>
+  </si>
+  <si>
+    <t>Tenement Symphony</t>
+  </si>
+  <si>
+    <t>2025-02-22 00:32</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/761/0190296504761.jpg?kraftwerk-2022-remixes-lp&amp;amp;class=scaled&amp;amp;v=1643783688</t>
+  </si>
+  <si>
+    <t>Remixes</t>
+  </si>
+  <si>
+    <t>675 g</t>
+  </si>
+  <si>
+    <t>2025-02-24 18:29</t>
+  </si>
+  <si>
+    <t>LPGreen Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/336/8719262030336.jpg?james-taylor-2023-thats-why-im-here-lp&amp;amp;class=scaled&amp;amp;v=1698660532</t>
+  </si>
+  <si>
+    <t>Thats Why Im Here</t>
+  </si>
+  <si>
+    <t>2025-02-25 17:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/619/0196588708619.jpg?lightning-seeds-2024-tomorrow-s-here-today-lp&amp;amp;class=scaled&amp;amp;v=1720537763</t>
+  </si>
+  <si>
+    <t>Tomorrow's Here Today</t>
+  </si>
+  <si>
+    <t>2025-03-31 18:42</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/850/0194111035850.jpg?fancy-2025-chinese-eyes-lp&amp;amp;class=scaled&amp;amp;v=1741285666</t>
+  </si>
+  <si>
+    <t>Fancy</t>
+  </si>
+  <si>
+    <t>Chinese Eyes</t>
+  </si>
+  <si>
+    <t>2025-05-18 04:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/884/8718469537884.jpg?julee-cruise-2015-floating-into-the-night-lp&amp;amp;class=scaled&amp;amp;v=1427496856</t>
+  </si>
+  <si>
+    <t>Julee Cruise</t>
+  </si>
+  <si>
+    <t>Floating Into The Night</t>
+  </si>
+  <si>
+    <t>2025-06-08 01:23</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/689/0190295823689.jpg?pet-shop-boys-2018-bilingual-lp&amp;amp;class=scaled&amp;amp;v=1530794011</t>
+  </si>
+  <si>
+    <t>Bilingual</t>
+  </si>
+  <si>
+    <t>2025-06-13 21:37</t>
+  </si>
+  <si>
+    <t>7"Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/632/5014797912632.jpg?dead-or-alive-2025-lover-come-back-to-me-7-&amp;amp;class=scaled&amp;amp;v=1742989969</t>
+  </si>
+  <si>
+    <t>Dead or Alive</t>
+  </si>
+  <si>
+    <t>Lover Come Back To Me</t>
+  </si>
+  <si>
+    <t>90 g</t>
+  </si>
+  <si>
+    <t>2025-06-15 05:43</t>
+  </si>
+  <si>
+    <t>LPColoured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/894/8719262020894.jpg?bow-wow-wow-2023-when-the-going-gets-tough-lp&amp;amp;class=scaled&amp;amp;v=1707293884</t>
+  </si>
+  <si>
+    <t>Bow Wow Wow</t>
+  </si>
+  <si>
+    <t>When The Going Gets Tough...</t>
+  </si>
+  <si>
+    <t>310 g</t>
+  </si>
+  <si>
+    <t>2025-06-18 05:06</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/967/4050538696967.jpg?sparks-2022-lil-beethoven-lp&amp;amp;class=scaled&amp;amp;v=1646403914</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>Lil Beethoven</t>
+  </si>
+  <si>
+    <t>2025-07-11 17:38</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/911/0889854599911.jpg?psychedelic-furs-2018-forever-now-lp&amp;amp;class=scaled&amp;amp;v=1531163839</t>
+  </si>
+  <si>
+    <t>Psychedelic Furs</t>
+  </si>
+  <si>
+    <t>Forever Now</t>
+  </si>
+  <si>
+    <t>337 g</t>
+  </si>
+  <si>
+    <t>2025-07-11 17:39</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/710/0889854206710.jpg?annie-lennox-2018-medusa-lp&amp;amp;class=scaled&amp;amp;v=1514489551</t>
+  </si>
+  <si>
+    <t>Medusa</t>
+  </si>
+  <si>
+    <t>LP10th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/905/0602435181905.jpg?annie-lennox-2020-a-christmas-cornucopia-lp&amp;amp;class=scaled&amp;amp;v=1606395518</t>
+  </si>
+  <si>
+    <t>A Christmas Cornucopia</t>
+  </si>
+  <si>
+    <t>2025-07-18 04:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/947/5014797902947.jpg?dead-or-alive-2020-nukleopatra-lp&amp;amp;class=scaled&amp;amp;v=1590820208</t>
+  </si>
+  <si>
+    <t>Dead Or Alive</t>
+  </si>
+  <si>
+    <t>Nukleopatra</t>
+  </si>
+  <si>
+    <t>481 g</t>
+  </si>
+  <si>
+    <t>2025-07-18 05:01</t>
+  </si>
+  <si>
+    <t>LP× 2Coloured edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/954/5014797902954.jpg?dead-or-alive-2020-fragile-20th-anniversary-edition-red-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1594594601</t>
+  </si>
+  <si>
+    <t>Fragile (20th Anniversary Edition) (Red Vinyl)</t>
+  </si>
+  <si>
+    <t>490 g</t>
+  </si>
+  <si>
+    <t>2025-07-19 17:55</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/824/0603497856824.jpg?fleetwood-mac-2018-the-dance-lp&amp;amp;class=scaled&amp;amp;v=1537434086</t>
+  </si>
+  <si>
+    <t>Fleetwood Mac</t>
+  </si>
+  <si>
+    <t>The Dance</t>
+  </si>
+  <si>
+    <t>387 g</t>
+  </si>
+  <si>
+    <t>2025-07-29 19:04</t>
+  </si>
+  <si>
+    <t>LPHalf-Speed Mastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/295/0602475778295.jpg?orchestral-manoeuvres-in-the-dark-2025-junk-culture-lp&amp;amp;class=scaled&amp;amp;v=1746605187</t>
+  </si>
+  <si>
+    <t>Junk Culture</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/630/0602567713630.jpg?orchestral-manoeuvres-in-the-dark-2018-dazzle-ships-lp&amp;amp;class=scaled&amp;amp;v=1538652419</t>
+  </si>
+  <si>
+    <t>Dazzle Ships</t>
+  </si>
+  <si>
+    <t>2025-08-01 19:09</t>
+  </si>
+  <si>
+    <t>CD× 4Japan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/460/4988031641460.jpg?donna-summer-2024-donna-summer-japanese-singles-collection-greatest-hits-cd&amp;amp;class=scaled&amp;amp;v=1718580434</t>
+  </si>
+  <si>
+    <t>Donna Summer</t>
+  </si>
+  <si>
+    <t>Donna Summer Japanese Singles Collection -Greatest Hits-</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-06-08 - 2026-06-19</t>
+  </si>
+  <si>
+    <t>234 g</t>
+  </si>
+  <si>
+    <t>2025-08-14 17:52</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/277/4050538821277.jpg?sweet-2022-greatest-hitz-1969-1978-lp&amp;amp;class=scaled&amp;amp;v=1662128839</t>
+  </si>
+  <si>
+    <t>Sweet</t>
+  </si>
+  <si>
+    <t>Greatest Hitz 1969-1978</t>
+  </si>
+  <si>
+    <t>2025-08-24 19:48</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/813/8033116200813.jpg?robert-miles-2025-the-ultimate-collection-30th-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1738925372</t>
+  </si>
+  <si>
+    <t>Robert Miles</t>
+  </si>
+  <si>
+    <t>The Ultimate Collection (30th Anniversary)</t>
+  </si>
+  <si>
+    <t>NZ$ 99.50                
                     Buy</t>
   </si>
   <si>
-    <t>590 g</t>
-[...1207 lines deleted...]
-    <t>Black Celebration</t>
+    <t>756 g</t>
+  </si>
+  <si>
+    <t>2025-09-10 15:36</t>
+  </si>
+  <si>
+    <t>LP× 2Remastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/414/5038622139414.jpg?thompson-twins-2018-close-to-the-bone-lp&amp;amp;class=scaled&amp;amp;v=1539012364</t>
+  </si>
+  <si>
+    <t>Thompson Twins</t>
+  </si>
+  <si>
+    <t>Close to the Bone</t>
+  </si>
+  <si>
+    <t>517 g</t>
+  </si>
+  <si>
+    <t>2025-10-04 09:10</t>
+  </si>
+  <si>
+    <t>LPJapan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/282/3700604738282.jpg?compilation-2022-sharayet-el-disco-egyptian-disco-boogie-cassette-tracks-1982-1992-lp&amp;amp;class=scaled&amp;amp;v=1649817483</t>
+  </si>
+  <si>
+    <t>Compilation</t>
+  </si>
+  <si>
+    <t>Sharayet El Disco: Egyptian Disco &amp; Boogie Cassette Tracks 1982-1992</t>
+  </si>
+  <si>
+    <t>2025-10-04 09:11</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/622/4250444193622.jpg?sweet-2025-isolation-boulevard-lp&amp;amp;class=scaled&amp;amp;v=1750958187</t>
+  </si>
+  <si>
+    <t>Isolation Boulevard</t>
+  </si>
+  <si>
+    <t>2025-10-04 09:13</t>
+  </si>
+  <si>
+    <t>LP× 2Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/880/0600753795880.jpg?big-country-2019-crossing-expanded-edition-2-lp&amp;amp;class=scaled&amp;amp;v=1553616966</t>
+  </si>
+  <si>
+    <t>Big Country</t>
+  </si>
+  <si>
+    <t>Crossing (Expanded Edition) (2</t>
+  </si>
+  <si>
+    <t>468 g</t>
+  </si>
+  <si>
+    <t>2025-10-21 16:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/247/8719262000247.jpg?stray-cats-2016-stray-cats-lp&amp;amp;class=scaled&amp;amp;v=1461189193</t>
+  </si>
+  <si>
+    <t>Stray Cats</t>
+  </si>
+  <si>
+    <t>2025-10-23 17:59</t>
+  </si>
+  <si>
+    <t>LPDavid Kosten Mix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/284/0602475705284.jpg?propaganda-2025-a-secret-wish-lp&amp;amp;class=scaled&amp;amp;v=1758179153</t>
+  </si>
+  <si>
+    <t>Propaganda</t>
+  </si>
+  <si>
+    <t>A Secret Wish</t>
   </si>
   <si>
     <t>NZ$ 55                
                     Buy</t>
   </si>
   <si>
-    <t>360 g</t>
-[...372 lines deleted...]
-    <t>https://imusic.b-cdn.net/images/item/original/767/4099964153767.jpg?marina-2025-princess-of-power-lp&amp;amp;class=scaled&amp;amp;v=1744378272</t>
+    <t>2025-11-17 22:17</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/982/0075678642982.jpg?marina-2022-ancient-dreams-in-a-modern-land-lp&amp;amp;class=scaled&amp;amp;v=1643639375</t>
   </si>
   <si>
     <t>Marina</t>
   </si>
   <si>
-    <t>Princess Of Power</t>
-[...31 lines deleted...]
-  <si>
     <t>Ancient Dreams In A Modern Land</t>
-  </si>
-[...4 lines deleted...]
-    <t>Electra Heart</t>
   </si>
   <si>
     <t>2025-12-24 01:43</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/462/8004644011462.jpg?goblin-2025-profondo-rosso-50th-anniversary-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1761710245</t>
   </si>
   <si>
     <t>Goblin</t>
   </si>
   <si>
     <t>Profondo Rosso: 50th Anniversary - O.s.t.</t>
   </si>
   <si>
     <t>NZ$ 232.50                
                     Buy</t>
   </si>
   <si>
     <t>1.18 kg</t>
   </si>
   <si>
     <t>2026-02-07 20:45</t>
   </si>
   <si>
     <t>LP40th Anniversary Gold Vinyl edition</t>
@@ -2202,371 +1491,387 @@
   <si>
     <t>430 g</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/333/0190295272333.jpg?kraftwerk-2020-the-man-machine-english-lp&amp;amp;class=scaled&amp;amp;v=1599674304</t>
   </si>
   <si>
     <t>The Man-Machine (English)</t>
   </si>
   <si>
     <t>446 g</t>
   </si>
   <si>
     <t>2026-02-08 05:39</t>
   </si>
   <si>
     <t>LP× 2Limited English edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/128/0190295272128.jpg?kraftwerk-2020-the-mix-english-lp&amp;amp;class=scaled&amp;amp;v=1599683166</t>
   </si>
   <si>
     <t>The Mix (English)</t>
   </si>
   <si>
+    <t>694 g</t>
+  </si>
+  <si>
+    <t>2026-02-14 17:52</t>
+  </si>
+  <si>
+    <t>2026-02-25 04:45</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/950/0190295831950.jpg?pet-shop-boys-2018-introspective-lp&amp;amp;class=scaled&amp;amp;v=1512655657</t>
+  </si>
+  <si>
+    <t>Introspective</t>
+  </si>
+  <si>
+    <t>2026-02-28 02:22</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/718/4047179934718.jpg?karl-bartos-2025-communication-lp&amp;amp;class=scaled&amp;amp;v=1454612632</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>261 g</t>
+  </si>
+  <si>
+    <t>2026-02-28 02:27</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/949/0888072739949.jpg?vince-guaraldi-bola-sete-2026-from-all-sides-original-jazz-classics-series-lp&amp;amp;class=scaled&amp;amp;v=1768995396</t>
+  </si>
+  <si>
+    <t>Vince Guaraldi / Bola Sete</t>
+  </si>
+  <si>
+    <t>From All Sides (Original Jazz Classics Series)</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:32</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Starburst Pink/Purple Splatter vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/657/0081227804657.jpg?madonna-2026-disco-nights-tour-live-the-confession-tour-lp&amp;amp;class=scaled&amp;amp;v=1771242645</t>
+  </si>
+  <si>
+    <t>Disco Nights Tour Live / The Confession Tour</t>
+  </si>
+  <si>
+    <t>300 g</t>
+  </si>
+  <si>
+    <t>12"RSD 2026 Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/978/5021732941978.jpg?david-bowie-2026-hallo-spaceboy-12-&amp;amp;class=scaled&amp;amp;v=1770237638</t>
+  </si>
+  <si>
+    <t>David Bowie</t>
+  </si>
+  <si>
+    <t>Hallo Spaceboy</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/483/5013929154483.jpg?the-human-league-2026-being-boiled-lp&amp;amp;class=scaled&amp;amp;v=1770373902</t>
+  </si>
+  <si>
+    <t>The Human League</t>
+  </si>
+  <si>
+    <t>Being Boiled</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Opaque Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/815/0199584132815.jpg?annie-lennox-2026-live-in-central-park-lp&amp;amp;class=scaled&amp;amp;v=1770279566</t>
+  </si>
+  <si>
+    <t>Live In Central Park</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:33</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/445/0602488016445.jpg?frankie-goes-to-hollywood-2026-radio-one-sessions-lp&amp;amp;class=scaled&amp;amp;v=1770304531</t>
+  </si>
+  <si>
+    <t>Frankie Goes To Hollywood</t>
+  </si>
+  <si>
+    <t>Radio One Sessions</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/704/0840401721704.jpg?ultravox-2026-ultravox-the-re-mixes-lp&amp;amp;class=scaled&amp;amp;v=1770277184</t>
+  </si>
+  <si>
+    <t>Ultravox</t>
+  </si>
+  <si>
+    <t>Ultravox  - The Re-Mixes</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:34</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 White w Orange &amp; Purple Splatter vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/591/5021732991591.jpg?the-stranglers-2026-rarities-lp&amp;amp;class=scaled&amp;amp;v=1770277182</t>
+  </si>
+  <si>
+    <t>Rarities</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/710/0198704890710.jpg?joan-jett-the-blackhearts-2026-live-at-the-ritz-nyc-1981-lp&amp;amp;class=scaled&amp;amp;v=1770639274</t>
+  </si>
+  <si>
+    <t>Joan Jett &amp; The Blackhearts</t>
+  </si>
+  <si>
+    <t>Live At The Ritz Nyc 1981</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:35</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/644/4015698041644.jpg?william-s-burroughs-2026-in-dub-lp&amp;amp;class=scaled&amp;amp;v=1770302975</t>
+  </si>
+  <si>
+    <t>William S. Burroughs</t>
+  </si>
+  <si>
+    <t>In Dub</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Transparent Purple Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/295/5014797913295.jpg?dead-or-alive-2026-the-youthquake-tour-rsd-2026-lp&amp;amp;class=scaled&amp;amp;v=1770287113</t>
+  </si>
+  <si>
+    <t>The Youthquake Tour (RSD 2026)</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Color Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/431/8004644011431.jpg?goblin-2026-the-singles-collection-1975-1979-lp&amp;amp;class=scaled&amp;amp;v=1770638552</t>
+  </si>
+  <si>
+    <t>The Singles Collection 1975-1979</t>
+  </si>
+  <si>
     <t>NZ$ 95                
                     Buy</t>
   </si>
   <si>
-    <t>694 g</t>
-[...208 lines deleted...]
-  <si>
     <t>2026-03-06 04:36</t>
   </si>
   <si>
-    <t>LPRSD 2026 Clear Vinyl edition</t>
-[...10 lines deleted...]
-  <si>
     <t>https://imusic.b-cdn.net/images/item/original/518/0199584161518.jpg?the-lightning-seeds-2026-quarrelsome-moments-b-sides-and-rarities-lp&amp;amp;class=scaled&amp;amp;v=1770277167</t>
   </si>
   <si>
     <t>The Lightning Seeds</t>
   </si>
   <si>
     <t>Quarrelsome Moments: B-Sides And Rarities</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/168/0810075116168.jpg?klaus-nomi-2026-remixes-bundle-lp&amp;amp;class=scaled&amp;amp;v=1770642777</t>
   </si>
   <si>
     <t>Klaus Nomi</t>
   </si>
   <si>
     <t>Remixes Bundle</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/952/0741869416952.jpg?skeeter-davis-2026-end-of-the-world-the-navy-hoedown-sessions-lp&amp;amp;class=scaled&amp;amp;v=1770711609</t>
   </si>
   <si>
     <t>Skeeter Davis</t>
   </si>
   <si>
     <t>End Of The World: The Navy Hoedown Sessions</t>
   </si>
   <si>
     <t>2026-03-06 04:37</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/355/5026854133355.jpg?various-artists-2026-allez-hop-l-operette-lp&amp;amp;class=scaled&amp;amp;v=1771266941</t>
+    <t>LPRSD 2026 Transparent Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/355/5026854133355.jpg?2026-allez-hop-l-operette-lp&amp;amp;class=scaled&amp;amp;v=1771266941</t>
   </si>
   <si>
     <t>Allez Hop L'Opérette !</t>
   </si>
   <si>
-    <t>2026-03-07 21:59</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-03-07 22:02</t>
   </si>
   <si>
     <t>LP× 2Crystal Clear Vinyl edition</t>
   </si>
   <si>
+    <t>https://imusic.b-cdn.net/images/item/original/382/8719262033382.jpg?paul-young-2024-no-parlez-lp&amp;amp;class=scaled&amp;amp;v=1726817144</t>
+  </si>
+  <si>
     <t>Paul Young</t>
   </si>
   <si>
     <t>No Parlez</t>
   </si>
   <si>
-    <t>Normal price
-[...4 lines deleted...]
-  <si>
     <t>2026-03-11 07:16</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/773/5021732416773.jpg?alphaville-2024-forever-best-of-40-years-lp&amp;amp;class=scaled&amp;amp;v=1721332581</t>
   </si>
   <si>
     <t>Alphaville</t>
   </si>
   <si>
     <t>Forever! Best Of 40 Years</t>
-  </si>
-[...1 lines deleted...]
-    <t>300 g</t>
   </si>
   <si>
     <t>2026-03-19 21:03</t>
   </si>
   <si>
     <t>Senor Coconut</t>
   </si>
   <si>
     <t>El Baile Aleman</t>
   </si>
   <si>
     <t>NZ$ 67.50                
                     Pre-order</t>
   </si>
   <si>
-    <t>Expected delivery 2026-04-07</t>
+    <t>Expected delivery 2026-05-22 - 2026-05-26</t>
+  </si>
+  <si>
+    <t>2026-03-30 04:10</t>
+  </si>
+  <si>
+    <t>CD× 3</t>
+  </si>
+  <si>
+    <t>Save 9%</t>
+  </si>
+  <si>
+    <t>FOREVER! Best Of 40 Years</t>
+  </si>
+  <si>
+    <t>Normal price
+                        NZ$ 46.50 
+                    NZ$ 42.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>200 g</t>
+  </si>
+  <si>
+    <t>2026-04-03 14:15</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/276/8719262033276.jpg?stephen-sondheim-2026-sunday-in-the-park-with-george-a-musical-lp&amp;amp;class=scaled&amp;amp;v=1775732401</t>
+  </si>
+  <si>
+    <t>Stephen Sondheim</t>
+  </si>
+  <si>
+    <t>Sunday In The Park With George (A Musical)</t>
+  </si>
+  <si>
+    <t>Expected ready for shipment on release</t>
+  </si>
+  <si>
+    <t>2026-04-03 14:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/735/8719262042735.jpg?stephen-sondheim-2026-into-the-woods-lp&amp;amp;class=scaled&amp;amp;v=1771636957</t>
+  </si>
+  <si>
+    <t>Into The Woods</t>
+  </si>
+  <si>
+    <t>2026-04-19 15:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/624/0081227808624.jpg?the-cars-2026-heartbeat-city-live-lp&amp;amp;class=scaled&amp;amp;v=1770277179</t>
+  </si>
+  <si>
+    <t>The Cars</t>
+  </si>
+  <si>
+    <t>Heartbeat City - Live</t>
+  </si>
+  <si>
+    <t>2026-05-14 04:10</t>
+  </si>
+  <si>
+    <t>Kylie Minogue</t>
+  </si>
+  <si>
+    <t>X.</t>
+  </si>
+  <si>
+    <t>Light Years</t>
+  </si>
+  <si>
+    <t>NZ$ 93                
+                    Pre-order</t>
+  </si>
+  <si>
+    <t>Aphrodite</t>
+  </si>
+  <si>
+    <t>Kiss Me Once</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2870,65 +2175,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J193"/>
+  <dimension ref="A1:J136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.666666666667" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.111111111111" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.888888888889" customWidth="true" style="0"/>
-    <col min="5" max="5" width="26.555555555556" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.777777777778" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.444444444444" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
-    <col min="7" max="7" width="37.333333333333" customWidth="true" style="0"/>
+    <col min="7" max="7" width="38.555555555556" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2997,5516 +2302,3857 @@
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H8" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="J8">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
         <v>60</v>
       </c>
       <c r="D9" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" t="s">
         <v>61</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H9" t="s">
         <v>25</v>
       </c>
       <c r="J9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" t="s">
         <v>65</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>66</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>67</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>68</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="J10">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12" t="s">
         <v>73</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G12" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
         <v>81</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
         <v>82</v>
       </c>
-      <c r="D13" t="s">
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" t="s">
+        <v>68</v>
+      </c>
+      <c r="H13" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" t="s">
         <v>86</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>87</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" t="s">
         <v>90</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" t="s">
         <v>91</v>
       </c>
-      <c r="C15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" t="s">
         <v>93</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="H16" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D18" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="F18" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="G18" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="H18" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H19" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="E20" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="G20" t="s">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F21" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="H21" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="J21">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="C22" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" t="s">
+        <v>115</v>
+      </c>
+      <c r="E22" t="s">
+        <v>116</v>
+      </c>
+      <c r="F22" t="s">
+        <v>67</v>
+      </c>
+      <c r="G22" t="s">
         <v>117</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>118</v>
       </c>
-      <c r="F22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J22">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" t="s">
         <v>120</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>122</v>
       </c>
       <c r="F23" t="s">
         <v>123</v>
       </c>
       <c r="G23" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="H23" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D24" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F24" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="H24" t="s">
         <v>25</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
         <v>131</v>
       </c>
       <c r="D25" t="s">
+        <v>73</v>
+      </c>
+      <c r="E25" t="s">
         <v>132</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>133</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="H25" t="s">
         <v>25</v>
       </c>
       <c r="J25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>134</v>
       </c>
       <c r="B26" t="s">
         <v>135</v>
       </c>
       <c r="C26" t="s">
         <v>136</v>
       </c>
       <c r="D26" t="s">
         <v>137</v>
       </c>
       <c r="E26" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="J26">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>59</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E27" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F27" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="E28" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F28" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="J28">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>153</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D29" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E29" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F29" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="G29" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="H29" t="s">
-        <v>154</v>
+        <v>39</v>
       </c>
       <c r="J29">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B30" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C30" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D30" t="s">
-        <v>158</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="G30" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="H30" t="s">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B31" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F31" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="H31" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="J31">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>164</v>
       </c>
       <c r="B32" t="s">
         <v>165</v>
       </c>
       <c r="C32" t="s">
         <v>166</v>
       </c>
       <c r="D32" t="s">
+        <v>115</v>
+      </c>
+      <c r="E32" t="s">
         <v>167</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="G32" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H32" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="J32">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" t="s">
+        <v>169</v>
+      </c>
+      <c r="D33" t="s">
+        <v>128</v>
+      </c>
+      <c r="E33" t="s">
         <v>170</v>
       </c>
-      <c r="B33" t="s">
+      <c r="F33" t="s">
         <v>171</v>
       </c>
-      <c r="C33" t="s">
+      <c r="G33" t="s">
         <v>172</v>
       </c>
-      <c r="D33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>176</v>
+        <v>25</v>
       </c>
       <c r="J33">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="B34" t="s">
-        <v>178</v>
+        <v>71</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D34" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="G34" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="H34" t="s">
-        <v>182</v>
+        <v>25</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
+        <v>168</v>
+      </c>
+      <c r="B35" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" t="s">
+        <v>176</v>
+      </c>
+      <c r="D35" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35" t="s">
         <v>177</v>
       </c>
-      <c r="B35" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>37</v>
+        <v>172</v>
       </c>
       <c r="H35" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="B36" t="s">
         <v>178</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" t="s">
         <v>180</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="G36" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="H36" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
+        <v>181</v>
+      </c>
+      <c r="B37" t="s">
+        <v>182</v>
+      </c>
+      <c r="C37" t="s">
+        <v>183</v>
+      </c>
+      <c r="D37" t="s">
+        <v>184</v>
+      </c>
+      <c r="E37" t="s">
+        <v>185</v>
+      </c>
+      <c r="F37" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" t="s">
         <v>186</v>
       </c>
-      <c r="B37" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J37">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
+        <v>187</v>
+      </c>
+      <c r="B38" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" t="s">
+        <v>188</v>
+      </c>
+      <c r="D38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E38" t="s">
+        <v>190</v>
+      </c>
+      <c r="F38" t="s">
         <v>191</v>
       </c>
-      <c r="B38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>39</v>
       </c>
       <c r="J38">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
+        <v>192</v>
+      </c>
+      <c r="B39" t="s">
+        <v>193</v>
+      </c>
+      <c r="C39" t="s">
+        <v>194</v>
+      </c>
+      <c r="D39" t="s">
+        <v>195</v>
+      </c>
+      <c r="E39" t="s">
+        <v>196</v>
+      </c>
+      <c r="F39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" t="s">
         <v>197</v>
       </c>
-      <c r="B39" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J39">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B40" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="C40" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D40" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="E40" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="F40" t="s">
-        <v>206</v>
+        <v>123</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="H40" t="s">
-        <v>38</v>
+        <v>200</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="B41" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="C41" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D41" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="E41" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>193</v>
+      </c>
+      <c r="C42" t="s">
+        <v>204</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="E42" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="F42" t="s">
         <v>15</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
       <c r="H42" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="B43" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="C43" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D43" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="E43" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="F43" t="s">
-        <v>218</v>
+        <v>23</v>
       </c>
       <c r="G43" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="H43" t="s">
-        <v>25</v>
+        <v>208</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>209</v>
       </c>
       <c r="C44" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="E44" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="F44" t="s">
-        <v>36</v>
+        <v>212</v>
       </c>
       <c r="G44" t="s">
-        <v>64</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="D45" t="s">
-        <v>158</v>
+        <v>215</v>
       </c>
       <c r="E45" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="F45" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="G45" t="s">
-        <v>225</v>
+        <v>24</v>
       </c>
       <c r="H45" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
-        <v>91</v>
+        <v>217</v>
       </c>
       <c r="C46" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="E46" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="F46" t="s">
-        <v>88</v>
+        <v>220</v>
       </c>
       <c r="G46" t="s">
-        <v>228</v>
+        <v>68</v>
       </c>
       <c r="H46" t="s">
-        <v>25</v>
+        <v>221</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>222</v>
       </c>
       <c r="B47" t="s">
-        <v>229</v>
+        <v>63</v>
       </c>
       <c r="C47" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D47" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="E47" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="F47" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="G47" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
       <c r="H47" t="s">
         <v>25</v>
       </c>
       <c r="J47">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B48" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C48" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="F48" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="G48" t="s">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="H48" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B49" t="s">
-        <v>237</v>
+        <v>84</v>
       </c>
       <c r="C49" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="D49" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="E49" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="F49" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="G49" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H49" t="s">
-        <v>241</v>
+        <v>25</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B50" t="s">
-        <v>243</v>
+        <v>89</v>
       </c>
       <c r="C50" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="E50" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F50" t="s">
         <v>15</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="J50">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="B51" t="s">
-        <v>109</v>
+        <v>49</v>
       </c>
       <c r="C51" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="D51" t="s">
-        <v>250</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="F51" t="s">
-        <v>252</v>
+        <v>171</v>
       </c>
       <c r="G51" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="H51" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="J51">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="B52" t="s">
-        <v>254</v>
+        <v>84</v>
       </c>
       <c r="C52" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="D52" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="E52" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="F52" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G52" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="H52" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="B53" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="C53" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="D53" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="E53" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="G53" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H53" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B54" t="s">
-        <v>259</v>
+        <v>63</v>
       </c>
       <c r="C54" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="D54" t="s">
-        <v>261</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
-        <v>265</v>
+        <v>21</v>
       </c>
       <c r="F54" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="G54" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="H54" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="J54">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>256</v>
+      </c>
+      <c r="B55" t="s">
+        <v>63</v>
+      </c>
+      <c r="C55" t="s">
+        <v>257</v>
+      </c>
+      <c r="D55" t="s">
         <v>258</v>
       </c>
-      <c r="B55" t="s">
+      <c r="E55" t="s">
         <v>259</v>
       </c>
-      <c r="C55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="G55" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H55" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="J55">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>261</v>
+      </c>
+      <c r="B56" t="s">
+        <v>262</v>
+      </c>
+      <c r="C56" t="s">
+        <v>263</v>
+      </c>
+      <c r="D56" t="s">
         <v>258</v>
       </c>
-      <c r="B56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="F56" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="G56" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="H56" t="s">
-        <v>263</v>
+        <v>151</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
+        <v>261</v>
+      </c>
+      <c r="B57" t="s">
+        <v>49</v>
+      </c>
+      <c r="C57" t="s">
+        <v>265</v>
+      </c>
+      <c r="D57" t="s">
         <v>258</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G57" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>274</v>
+        <v>25</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B58" t="s">
-        <v>275</v>
+        <v>63</v>
       </c>
       <c r="C58" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="D58" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="E58" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="F58" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G58" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="H58" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="B59" t="s">
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="C59" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D59" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E59" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="H59" t="s">
-        <v>104</v>
+        <v>277</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="B60" t="s">
-        <v>282</v>
+        <v>63</v>
       </c>
       <c r="C60" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D60" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="E60" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F60" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="G60" t="s">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="H60" t="s">
-        <v>285</v>
+        <v>83</v>
       </c>
       <c r="J60">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B61" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="C61" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D61" t="s">
-        <v>158</v>
+        <v>243</v>
       </c>
       <c r="E61" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="F61" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="G61" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H61" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="J61">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B62" t="s">
-        <v>290</v>
+        <v>84</v>
       </c>
       <c r="C62" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="D62" t="s">
-        <v>204</v>
+        <v>243</v>
       </c>
       <c r="E62" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="F62" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G62" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="H62" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="B63" t="s">
-        <v>294</v>
+        <v>84</v>
       </c>
       <c r="C63" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D63" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="E63" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="F63" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="G63" t="s">
-        <v>64</v>
+        <v>290</v>
       </c>
       <c r="H63" t="s">
-        <v>108</v>
+        <v>291</v>
       </c>
       <c r="J63">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B64" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="C64" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="D64" t="s">
-        <v>300</v>
+        <v>243</v>
       </c>
       <c r="E64" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="F64" t="s">
-        <v>302</v>
+        <v>75</v>
       </c>
       <c r="G64" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="H64" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="B65" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="C65" t="s">
-        <v>304</v>
+        <v>295</v>
+      </c>
+      <c r="D65" t="s">
+        <v>243</v>
       </c>
       <c r="E65" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G65" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H65" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="B66" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="C66" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="D66" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="E66" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="F66" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="G66" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="H66" t="s">
-        <v>310</v>
+        <v>97</v>
       </c>
       <c r="J66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="B67" t="s">
-        <v>312</v>
+        <v>84</v>
       </c>
       <c r="C67" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D67" t="s">
-        <v>314</v>
+        <v>243</v>
       </c>
       <c r="E67" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="F67" t="s">
-        <v>316</v>
+        <v>75</v>
       </c>
       <c r="G67" t="s">
-        <v>64</v>
+        <v>172</v>
       </c>
       <c r="H67" t="s">
-        <v>25</v>
+        <v>297</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="B68" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="C68" t="s">
-        <v>318</v>
+        <v>303</v>
       </c>
       <c r="D68" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="E68" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
       <c r="F68" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="G68" t="s">
-        <v>24</v>
+        <v>306</v>
       </c>
       <c r="H68" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="J68">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="B69" t="s">
-        <v>323</v>
+        <v>89</v>
       </c>
       <c r="C69" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="D69" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="E69" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="F69" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="G69" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="H69" t="s">
-        <v>329</v>
+        <v>151</v>
       </c>
       <c r="J69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="B70" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="C70" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="D70" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="E70" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="G70" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H70" t="s">
-        <v>101</v>
+        <v>320</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="B71" t="s">
-        <v>73</v>
+        <v>322</v>
       </c>
       <c r="C71" t="s">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="D71" t="s">
-        <v>21</v>
+        <v>324</v>
       </c>
       <c r="E71" t="s">
-        <v>21</v>
+        <v>325</v>
       </c>
       <c r="F71" t="s">
-        <v>63</v>
+        <v>326</v>
       </c>
       <c r="G71" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="H71" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="J71">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="B72" t="s">
-        <v>73</v>
+        <v>328</v>
       </c>
       <c r="C72" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="D72" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="E72" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="F72" t="s">
-        <v>218</v>
+        <v>332</v>
       </c>
       <c r="G72" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="H72" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="J72">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B73" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C73" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="D73" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="E73" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="F73" t="s">
-        <v>36</v>
+        <v>220</v>
       </c>
       <c r="G73" t="s">
-        <v>328</v>
+        <v>38</v>
       </c>
       <c r="H73" t="s">
-        <v>196</v>
+        <v>151</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B74" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="C74" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="D74" t="s">
+        <v>195</v>
+      </c>
+      <c r="E74" t="s">
         <v>340</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G74" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H74" t="s">
-        <v>25</v>
+        <v>341</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B75" t="s">
-        <v>73</v>
+        <v>343</v>
       </c>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="D75" t="s">
-        <v>351</v>
+        <v>51</v>
       </c>
       <c r="E75" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
+        <v>332</v>
       </c>
       <c r="G75" t="s">
-        <v>328</v>
+        <v>32</v>
       </c>
       <c r="H75" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B76" t="s">
-        <v>355</v>
+        <v>89</v>
       </c>
       <c r="C76" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="D76" t="s">
-        <v>357</v>
+        <v>128</v>
       </c>
       <c r="E76" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="F76" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G76" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="H76" t="s">
-        <v>359</v>
+        <v>151</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="B77" t="s">
-        <v>361</v>
+        <v>63</v>
       </c>
       <c r="C77" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="D77" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="E77" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="F77" t="s">
-        <v>252</v>
+        <v>15</v>
       </c>
       <c r="G77" t="s">
-        <v>328</v>
+        <v>16</v>
       </c>
       <c r="H77" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J77">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="B78" t="s">
-        <v>366</v>
+        <v>63</v>
       </c>
       <c r="C78" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="D78" t="s">
-        <v>42</v>
+        <v>355</v>
       </c>
       <c r="E78" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="F78" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="G78" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H78" t="s">
-        <v>369</v>
+        <v>118</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="B79" t="s">
+        <v>71</v>
+      </c>
+      <c r="C79" t="s">
+        <v>358</v>
+      </c>
+      <c r="D79" t="s">
         <v>73</v>
       </c>
-      <c r="C79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="F79" t="s">
-        <v>99</v>
+        <v>220</v>
       </c>
       <c r="G79" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
       <c r="H79" t="s">
-        <v>104</v>
+        <v>297</v>
       </c>
       <c r="J79">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="B80" t="s">
-        <v>109</v>
+        <v>361</v>
       </c>
       <c r="C80" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="D80" t="s">
-        <v>239</v>
+        <v>363</v>
       </c>
       <c r="E80" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="F80" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="G80" t="s">
-        <v>78</v>
+        <v>172</v>
       </c>
       <c r="H80" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="B81" t="s">
-        <v>105</v>
+        <v>367</v>
       </c>
       <c r="C81" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D81" t="s">
-        <v>319</v>
+        <v>369</v>
       </c>
       <c r="E81" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="F81" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="H81" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B82" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="C82" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D82" t="s">
-        <v>319</v>
+        <v>374</v>
       </c>
       <c r="E82" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="F82" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="H82" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
+        <v>376</v>
+      </c>
+      <c r="B83" t="s">
+        <v>63</v>
+      </c>
+      <c r="C83" t="s">
         <v>377</v>
       </c>
-      <c r="B83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>319</v>
+        <v>378</v>
       </c>
       <c r="E83" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="F83" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="G83" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="H83" t="s">
-        <v>57</v>
+        <v>380</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B84" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="C84" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D84" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="E84" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="F84" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="G84" t="s">
-        <v>89</v>
+        <v>306</v>
       </c>
       <c r="H84" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
+        <v>381</v>
+      </c>
+      <c r="B85" t="s">
+        <v>384</v>
+      </c>
+      <c r="C85" t="s">
         <v>385</v>
       </c>
-      <c r="B85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="E85" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="F85" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="G85" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H85" t="s">
-        <v>182</v>
+        <v>25</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B86" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="C86" t="s">
+        <v>388</v>
+      </c>
+      <c r="D86" t="s">
+        <v>389</v>
+      </c>
+      <c r="E86" t="s">
         <v>390</v>
       </c>
-      <c r="D86" t="s">
-[...2 lines deleted...]
-      <c r="E86" t="s">
+      <c r="F86" t="s">
+        <v>87</v>
+      </c>
+      <c r="G86" t="s">
+        <v>117</v>
+      </c>
+      <c r="H86" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B87" t="s">
-        <v>105</v>
+        <v>393</v>
       </c>
       <c r="C87" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D87" t="s">
-        <v>319</v>
+        <v>363</v>
       </c>
       <c r="E87" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="F87" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G87" t="s">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="H87" t="s">
-        <v>182</v>
+        <v>396</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B88" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="C88" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D88" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E88" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F88" t="s">
-        <v>218</v>
+        <v>171</v>
       </c>
       <c r="G88" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="H88" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B89" t="s">
-        <v>109</v>
+        <v>403</v>
       </c>
       <c r="C89" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D89" t="s">
-        <v>401</v>
+        <v>36</v>
       </c>
       <c r="E89" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F89" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="G89" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H89" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="J89">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B90" t="s">
-        <v>404</v>
+        <v>63</v>
       </c>
       <c r="C90" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D90" t="s">
-        <v>406</v>
+        <v>36</v>
       </c>
       <c r="E90" t="s">
         <v>407</v>
       </c>
       <c r="F90" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="G90" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>408</v>
+        <v>291</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
+        <v>408</v>
+      </c>
+      <c r="B91" t="s">
         <v>409</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>410</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E91" t="s">
         <v>412</v>
       </c>
       <c r="F91" t="s">
-        <v>36</v>
+        <v>212</v>
       </c>
       <c r="G91" t="s">
-        <v>78</v>
+        <v>413</v>
       </c>
       <c r="H91" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="J91">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B92" t="s">
-        <v>414</v>
+        <v>89</v>
       </c>
       <c r="C92" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D92" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E92" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F92" t="s">
-        <v>418</v>
+        <v>15</v>
       </c>
       <c r="G92" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H92" t="s">
-        <v>419</v>
+        <v>151</v>
       </c>
       <c r="J92">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
+        <v>419</v>
+      </c>
+      <c r="B93" t="s">
+        <v>135</v>
+      </c>
+      <c r="C93" t="s">
         <v>420</v>
       </c>
-      <c r="B93" t="s">
+      <c r="D93" t="s">
         <v>421</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" t="s">
         <v>422</v>
       </c>
-      <c r="D93" t="s">
+      <c r="F93" t="s">
         <v>423</v>
       </c>
-      <c r="E93" t="s">
+      <c r="G93" t="s">
+        <v>24</v>
+      </c>
+      <c r="H93" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
+        <v>425</v>
+      </c>
+      <c r="B94" t="s">
         <v>426</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>427</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E94" t="s">
         <v>429</v>
       </c>
       <c r="F94" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G94" t="s">
-        <v>328</v>
+        <v>117</v>
       </c>
       <c r="H94" t="s">
-        <v>196</v>
+        <v>430</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B95" t="s">
-        <v>165</v>
+        <v>432</v>
       </c>
       <c r="C95" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D95" t="s">
-        <v>261</v>
+        <v>434</v>
       </c>
       <c r="E95" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="F95" t="s">
-        <v>433</v>
+        <v>220</v>
       </c>
       <c r="G95" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="H95" t="s">
-        <v>434</v>
+        <v>69</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B96" t="s">
-        <v>436</v>
+        <v>159</v>
       </c>
       <c r="C96" t="s">
         <v>437</v>
       </c>
       <c r="D96" t="s">
-        <v>61</v>
+        <v>417</v>
       </c>
       <c r="E96" t="s">
         <v>438</v>
       </c>
       <c r="F96" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="G96" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="H96" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>439</v>
       </c>
       <c r="B97" t="s">
-        <v>109</v>
+        <v>440</v>
       </c>
       <c r="C97" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D97" t="s">
-        <v>158</v>
+        <v>442</v>
       </c>
       <c r="E97" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F97" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G97" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
       <c r="H97" t="s">
-        <v>196</v>
+        <v>444</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B98" t="s">
-        <v>443</v>
+        <v>315</v>
       </c>
       <c r="C98" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D98" t="s">
-        <v>416</v>
+        <v>447</v>
       </c>
       <c r="E98" t="s">
-        <v>417</v>
+        <v>447</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G98" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="H98" t="s">
-        <v>445</v>
+        <v>76</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B99" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C99" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D99" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E99" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F99" t="s">
-        <v>68</v>
+        <v>453</v>
       </c>
       <c r="G99" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="H99" t="s">
-        <v>196</v>
+        <v>25</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B100" t="s">
-        <v>447</v>
+        <v>63</v>
       </c>
       <c r="C100" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D100" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="E100" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="F100" t="s">
+        <v>75</v>
+      </c>
+      <c r="G100" t="s">
         <v>68</v>
       </c>
-      <c r="G100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>196</v>
+        <v>25</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B101" t="s">
-        <v>454</v>
+        <v>135</v>
       </c>
       <c r="C101" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D101" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="E101" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="F101" t="s">
-        <v>316</v>
+        <v>462</v>
       </c>
       <c r="G101" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="H101" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="B102" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="C102" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="D102" t="s">
-        <v>449</v>
+        <v>363</v>
       </c>
       <c r="E102" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="F102" t="s">
-        <v>163</v>
+        <v>220</v>
       </c>
       <c r="G102" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H102" t="s">
-        <v>456</v>
+        <v>271</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B103" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>89</v>
       </c>
       <c r="D103" t="s">
-        <v>460</v>
+        <v>195</v>
       </c>
       <c r="E103" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="G103" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="H103" t="s">
-        <v>38</v>
+        <v>470</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B104" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C104" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="D104" t="s">
-        <v>465</v>
+        <v>195</v>
       </c>
       <c r="E104" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G104" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H104" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>468</v>
       </c>
       <c r="B105" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C105" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D105" t="s">
-        <v>471</v>
+        <v>195</v>
       </c>
       <c r="E105" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>453</v>
       </c>
       <c r="G105" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H105" t="s">
-        <v>353</v>
+        <v>477</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B106" t="s">
-        <v>109</v>
+        <v>479</v>
       </c>
       <c r="C106" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="D106" t="s">
-        <v>475</v>
+        <v>195</v>
       </c>
       <c r="E106" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="F106" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G106" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H106" t="s">
-        <v>196</v>
+        <v>482</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="B107" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>63</v>
       </c>
       <c r="D107" t="s">
-        <v>465</v>
+        <v>351</v>
       </c>
       <c r="E107" t="s">
-        <v>480</v>
+        <v>352</v>
       </c>
       <c r="F107" t="s">
-        <v>327</v>
+        <v>171</v>
       </c>
       <c r="G107" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="H107" t="s">
-        <v>481</v>
+        <v>39</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B108" t="s">
-        <v>483</v>
+        <v>84</v>
       </c>
       <c r="C108" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D108" t="s">
-        <v>465</v>
+        <v>73</v>
       </c>
       <c r="E108" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F108" t="s">
-        <v>486</v>
+        <v>171</v>
       </c>
       <c r="G108" t="s">
-        <v>328</v>
+        <v>32</v>
       </c>
       <c r="H108" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="B109" t="s">
-        <v>483</v>
+        <v>84</v>
       </c>
       <c r="C109" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D109" t="s">
-        <v>465</v>
+        <v>215</v>
       </c>
       <c r="E109" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F109" t="s">
-        <v>486</v>
+        <v>15</v>
       </c>
       <c r="G109" t="s">
-        <v>328</v>
+        <v>16</v>
       </c>
       <c r="H109" t="s">
-        <v>38</v>
+        <v>490</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B110" t="s">
-        <v>490</v>
+        <v>63</v>
       </c>
       <c r="C110" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D110" t="s">
-        <v>465</v>
+        <v>493</v>
       </c>
       <c r="E110" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F110" t="s">
-        <v>493</v>
+        <v>123</v>
       </c>
       <c r="G110" t="s">
         <v>24</v>
       </c>
       <c r="H110" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="B111" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C111" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D111" t="s">
-        <v>475</v>
+        <v>317</v>
       </c>
       <c r="E111" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F111" t="s">
         <v>15</v>
       </c>
       <c r="G111" t="s">
         <v>16</v>
       </c>
       <c r="H111" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="B112" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="C112" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="D112" t="s">
-        <v>475</v>
+        <v>502</v>
       </c>
       <c r="E112" t="s">
+        <v>503</v>
+      </c>
+      <c r="F112" t="s">
+        <v>171</v>
+      </c>
+      <c r="G112" t="s">
+        <v>68</v>
+      </c>
+      <c r="H112" t="s">
         <v>499</v>
       </c>
-      <c r="F112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J112">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="B113" t="s">
-        <v>208</v>
+        <v>504</v>
       </c>
       <c r="C113" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="D113" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E113" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="F113" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="G113" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H113" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B114" t="s">
-        <v>73</v>
+        <v>508</v>
       </c>
       <c r="C114" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="D114" t="s">
-        <v>506</v>
+        <v>304</v>
       </c>
       <c r="E114" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F114" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
       <c r="G114" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H114" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B115" t="s">
-        <v>91</v>
+        <v>512</v>
       </c>
       <c r="C115" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="D115" t="s">
-        <v>93</v>
+        <v>514</v>
       </c>
       <c r="E115" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="F115" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G115" t="s">
-        <v>328</v>
+        <v>16</v>
       </c>
       <c r="H115" t="s">
-        <v>182</v>
+        <v>39</v>
       </c>
       <c r="J115">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>511</v>
       </c>
       <c r="B116" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C116" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D116" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="E116" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="F116" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="G116" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="H116" t="s">
-        <v>516</v>
+        <v>39</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B117" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C117" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D117" t="s">
-        <v>502</v>
+        <v>324</v>
       </c>
       <c r="E117" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="F117" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="G117" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="H117" t="s">
-        <v>521</v>
+        <v>39</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B118" t="s">
-        <v>73</v>
+        <v>512</v>
       </c>
       <c r="C118" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D118" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E118" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F118" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G118" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H118" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B119" t="s">
-        <v>73</v>
+        <v>528</v>
       </c>
       <c r="C119" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D119" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="E119" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F119" t="s">
         <v>15</v>
       </c>
       <c r="G119" t="s">
         <v>16</v>
       </c>
       <c r="H119" t="s">
-        <v>530</v>
+        <v>39</v>
       </c>
       <c r="J119">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B120" t="s">
-        <v>73</v>
+        <v>532</v>
       </c>
       <c r="C120" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D120" t="s">
-        <v>528</v>
+        <v>389</v>
       </c>
       <c r="E120" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F120" t="s">
         <v>15</v>
       </c>
       <c r="G120" t="s">
         <v>16</v>
       </c>
       <c r="H120" t="s">
-        <v>534</v>
+        <v>39</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
+        <v>527</v>
+      </c>
+      <c r="B121" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C121" t="s">
         <v>536</v>
       </c>
       <c r="D121" t="s">
+        <v>460</v>
+      </c>
+      <c r="E121" t="s">
         <v>537</v>
       </c>
-      <c r="E121" t="s">
+      <c r="F121" t="s">
         <v>538</v>
       </c>
-      <c r="F121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G121" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="H121" t="s">
-        <v>530</v>
+        <v>39</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>539</v>
       </c>
       <c r="B122" t="s">
-        <v>73</v>
+        <v>512</v>
       </c>
       <c r="C122" t="s">
         <v>540</v>
       </c>
       <c r="D122" t="s">
-        <v>396</v>
+        <v>541</v>
       </c>
       <c r="E122" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F122" t="s">
-        <v>218</v>
+        <v>87</v>
       </c>
       <c r="G122" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="H122" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>539</v>
       </c>
       <c r="B123" t="s">
-        <v>542</v>
+        <v>516</v>
       </c>
       <c r="C123" t="s">
         <v>543</v>
       </c>
       <c r="D123" t="s">
-        <v>396</v>
+        <v>544</v>
       </c>
       <c r="E123" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F123" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G123" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="B124" t="s">
+        <v>512</v>
+      </c>
+      <c r="C124" t="s">
         <v>546</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>547</v>
       </c>
-      <c r="D124" t="s">
+      <c r="E124" t="s">
         <v>548</v>
       </c>
-      <c r="E124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="G124" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H124" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J124">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
+        <v>549</v>
+      </c>
+      <c r="B125" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C125" t="s">
         <v>551</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" t="s">
         <v>552</v>
       </c>
       <c r="F125" t="s">
-        <v>553</v>
+        <v>23</v>
       </c>
       <c r="G125" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H125" t="s">
-        <v>554</v>
+        <v>25</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B126" t="s">
-        <v>73</v>
+        <v>554</v>
       </c>
       <c r="C126" t="s">
         <v>555</v>
       </c>
       <c r="D126" t="s">
-        <v>528</v>
+        <v>556</v>
       </c>
       <c r="E126" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F126" t="s">
-        <v>553</v>
+        <v>332</v>
       </c>
       <c r="G126" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H126" t="s">
-        <v>554</v>
+        <v>151</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B127" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="C127" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D127" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E127" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F127" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="G127" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="H127" t="s">
-        <v>241</v>
+        <v>499</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B128" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="C128" t="s">
+        <v>63</v>
+      </c>
+      <c r="D128" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="E128" t="s">
         <v>564</v>
       </c>
       <c r="F128" t="s">
-        <v>95</v>
+        <v>565</v>
       </c>
       <c r="G128" t="s">
-        <v>78</v>
+        <v>566</v>
       </c>
       <c r="H128" t="s">
-        <v>565</v>
+        <v>25</v>
       </c>
       <c r="J128">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B129" t="s">
-        <v>109</v>
+        <v>568</v>
       </c>
       <c r="C129" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D129" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E129" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F129" t="s">
-        <v>88</v>
+        <v>571</v>
       </c>
       <c r="G129" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="H129" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B130" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C130" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D130" t="s">
-        <v>34</v>
+        <v>576</v>
       </c>
       <c r="E130" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="F130" t="s">
-        <v>88</v>
+        <v>565</v>
       </c>
       <c r="G130" t="s">
-        <v>100</v>
+        <v>578</v>
       </c>
       <c r="H130" t="s">
         <v>25</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B131" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="C131" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="D131" t="s">
-        <v>34</v>
+        <v>576</v>
       </c>
       <c r="E131" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="F131" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="G131" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H131" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="B132" t="s">
-        <v>578</v>
+        <v>516</v>
       </c>
       <c r="C132" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="D132" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="E132" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="F132" t="s">
-        <v>582</v>
+        <v>45</v>
       </c>
       <c r="G132" t="s">
-        <v>235</v>
+        <v>38</v>
       </c>
       <c r="H132" t="s">
-        <v>583</v>
+        <v>39</v>
       </c>
       <c r="J132">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B133" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>63</v>
       </c>
       <c r="D133" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E133" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F133" t="s">
-        <v>15</v>
+        <v>565</v>
       </c>
       <c r="G133" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
       <c r="H133" t="s">
-        <v>196</v>
+        <v>25</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B134" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C134" t="s">
+        <v>89</v>
+      </c>
+      <c r="D134" t="s">
+        <v>587</v>
+      </c>
+      <c r="E134" t="s">
         <v>589</v>
       </c>
-      <c r="D134" t="s">
-[...2 lines deleted...]
-      <c r="E134" t="s">
+      <c r="F134" t="s">
         <v>590</v>
       </c>
-      <c r="F134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G134" t="s">
-        <v>24</v>
+        <v>313</v>
       </c>
       <c r="H134" t="s">
-        <v>591</v>
+        <v>151</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="B135" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>63</v>
       </c>
       <c r="D135" t="s">
-        <v>167</v>
+        <v>587</v>
       </c>
       <c r="E135" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F135" t="s">
-        <v>595</v>
+        <v>565</v>
       </c>
       <c r="G135" t="s">
-        <v>64</v>
+        <v>313</v>
       </c>
       <c r="H135" t="s">
         <v>25</v>
       </c>
       <c r="J135">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="B136" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>63</v>
       </c>
       <c r="D136" t="s">
-        <v>363</v>
+        <v>587</v>
       </c>
       <c r="E136" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="F136" t="s">
-        <v>327</v>
+        <v>565</v>
       </c>
       <c r="G136" t="s">
-        <v>100</v>
+        <v>313</v>
       </c>
       <c r="H136" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="J136">
-        <v>1</v>
-[...1633 lines deleted...]
-      <c r="J193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>