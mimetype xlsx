--- v2 (2026-07-01)
+++ v3 (2026-08-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Added</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Delivery time</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
@@ -80,1794 +80,1487 @@
   <si>
     <t>Special Disco Mixes</t>
   </si>
   <si>
     <t>Not available</t>
   </si>
   <si>
     <t>Expected delivery date unknown</t>
   </si>
   <si>
     <t>2024-02-22 16:51</t>
   </si>
   <si>
     <t>LPRSD 2024 Splatter edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/278/0602458741278.jpg?la-roux-2024-trouble-in-paradise-rsd-splatter-colour-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1708270386</t>
   </si>
   <si>
     <t>La Roux</t>
   </si>
   <si>
     <t>Trouble In Paradise (RSD Splatter Colour Vinyl)</t>
   </si>
   <si>
-    <t>NZ$ 54                
+    <t>NZ$ 52.50                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-07-16 - 2026-07-27</t>
+    <t>Expected delivery 2026-08-31 - 2026-09-09</t>
   </si>
   <si>
     <t>2024-02-22 17:03</t>
   </si>
   <si>
     <t>LP× 2RSD 2024 Coloured edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/276/0602458675276.jpg?omd-2024-junk-culture-demos-and-rarities-rsd-half-speed-master-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1708273165</t>
   </si>
   <si>
     <t>Omd</t>
   </si>
   <si>
     <t>Junk Culture: Demos And Rarities (RSD Half Speed Master Vinyl)</t>
   </si>
   <si>
     <t>LPRSD 2024 edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/889/5060204806889.jpg?orchestral-manoeuvres-in-the-dark-2024-bauhaus-staircase-instrumentals-lp&amp;amp;class=scaled&amp;amp;v=1708527507</t>
+    <t>Save 17%</t>
   </si>
   <si>
     <t>Orchestral Manoeuvres in the Dark</t>
   </si>
   <si>
     <t>Bauhaus Staircase (Instrumentals)</t>
   </si>
   <si>
-    <t>Expected delivery 2026-07-17 - 2026-07-28</t>
-[...82 lines deleted...]
-  <si>
     <t>Normal price
-                        NZ$ 39 
-[...226 lines deleted...]
-                        NZ$ 75.50 
+                        NZ$ 63 
                     NZ$ 52.50                
                     Buy</t>
   </si>
   <si>
+    <t>Expected delivery 2026-08-21 - 2026-08-27</t>
+  </si>
+  <si>
+    <t>2024-02-22 17:05</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2024 edition</t>
+  </si>
+  <si>
+    <t>Save 10%</t>
+  </si>
+  <si>
+    <t>Soft Cell</t>
+  </si>
+  <si>
+    <t>Non-Stop Erotic Cabaret</t>
+  </si>
+  <si>
+    <t>Normal price
+                        NZ$ 59 
+                    NZ$ 53                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-09-03 - 2026-09-15</t>
+  </si>
+  <si>
+    <t>2024-03-27 16:56</t>
+  </si>
+  <si>
+    <t>LPClear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/484/5014797904484.jpg?heaven-17-2020-before-after-lp&amp;amp;class=scaled&amp;amp;v=1602140051</t>
+  </si>
+  <si>
+    <t>Heaven 17</t>
+  </si>
+  <si>
+    <t>Before After</t>
+  </si>
+  <si>
+    <t>NZ$ 35.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-08-28 - 2026-09-08</t>
+  </si>
+  <si>
+    <t>2024-03-27 21:06</t>
+  </si>
+  <si>
+    <t>LPReissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/085/0190295823085.jpg?pet-shop-boys-2018-very-lp&amp;amp;class=scaled&amp;amp;v=1541076174</t>
+  </si>
+  <si>
+    <t>Pet Shop Boys</t>
+  </si>
+  <si>
+    <t>Very</t>
+  </si>
+  <si>
+    <t>NZ$ 40                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-08-27 - 2026-09-04</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/746/0190295821746.jpg?pet-shop-boys-2018-behaviour-lp&amp;amp;class=scaled&amp;amp;v=1533564106</t>
+  </si>
+  <si>
+    <t>Behaviour</t>
+  </si>
+  <si>
+    <t>NZ$ 38                
+                    Buy</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/612/0190295832612.jpg?pet-shop-boys-2018-actually-2018-remastered-version-lp&amp;amp;class=scaled&amp;amp;v=1512735670</t>
+  </si>
+  <si>
+    <t>Actually (2018 Remastered Version)</t>
+  </si>
+  <si>
+    <t>LPRemastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/759/0190295832759.jpg?pet-shop-boys-2018-please-2018-remastered-version-lp&amp;amp;class=scaled&amp;amp;v=1518446233</t>
+  </si>
+  <si>
+    <t>Please (2018 Remastered Version)</t>
+  </si>
+  <si>
+    <t>LP× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/437/5055667602437.jpg?pet-shop-boys-2013-electric-lp&amp;amp;class=scaled&amp;amp;v=1370593492</t>
+  </si>
+  <si>
+    <t>Electric</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/801/0190295852801.jpg?pet-shop-boys-2017-yes-lp&amp;amp;class=scaled&amp;amp;v=1505897691</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/056/0190295944056.jpg?pet-shop-boys-2017-night-life-lp&amp;amp;class=scaled&amp;amp;v=1568896055</t>
+  </si>
+  <si>
+    <t>Night Life</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/032/0190295944032.jpg?pet-shop-boys-2017-fundamental-lp&amp;amp;class=scaled&amp;amp;v=1584969845</t>
+  </si>
+  <si>
+    <t>Fundamental</t>
+  </si>
+  <si>
+    <t>NZ$ 54.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-03-27 21:07</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/049/0190295944049.jpg?pet-shop-boys-2017-release-lp&amp;amp;class=scaled&amp;amp;v=1498128465</t>
+  </si>
+  <si>
+    <t>Release</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-09-01 - 2026-09-10</t>
+  </si>
+  <si>
+    <t>2024-04-01 18:56</t>
+  </si>
+  <si>
+    <t>LP× 2180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/931/8713748980931.jpg?stranglers-the-2011-feline-lp&amp;amp;class=scaled&amp;amp;v=1500296814</t>
+  </si>
+  <si>
+    <t>Stranglers The</t>
+  </si>
+  <si>
+    <t>Feline</t>
+  </si>
+  <si>
+    <t>2024-04-01 19:10</t>
+  </si>
+  <si>
+    <t>LPColoured edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/424/5014797900424.jpg?jimmy-somerville-2019-manage-the-damage-lp&amp;amp;class=scaled&amp;amp;v=1568053949</t>
+  </si>
+  <si>
+    <t>Jimmy Somerville</t>
+  </si>
+  <si>
+    <t>Manage The Damage</t>
+  </si>
+  <si>
+    <t>2024-04-19 23:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/263/0602527641263.jpg?lady-gaga-2011-born-this-way-lp&amp;amp;class=scaled&amp;amp;v=1596107217</t>
+  </si>
+  <si>
+    <t>Lady Gaga</t>
+  </si>
+  <si>
+    <t>Born This Way</t>
+  </si>
+  <si>
+    <t>NZ$ 61                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-05-04 18:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/540/5054197903540.jpg?pet-shop-boys-2024-nonetheless-lp&amp;amp;class=scaled&amp;amp;v=1706864740</t>
+  </si>
+  <si>
+    <t>Nonetheless</t>
+  </si>
+  <si>
+    <t>NZ$ 29.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-06-07 23:15</t>
+  </si>
+  <si>
+    <t>LP× 2RSD Gold Color edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/416/0196587841416.jpg?orville-peck-2023-bronco-lp&amp;amp;class=scaled&amp;amp;v=1685007848</t>
+  </si>
+  <si>
+    <t>Orville Peck</t>
+  </si>
+  <si>
+    <t>Bronco</t>
+  </si>
+  <si>
     <t>2024-06-15 13:57</t>
   </si>
   <si>
-    <t>Save 22%</t>
+    <t>https://imusic.b-cdn.net/images/item/original/019/0198028035019.jpg?malcolm-mclaren-2024-paris-lp&amp;amp;class=scaled&amp;amp;v=1716555906</t>
   </si>
   <si>
     <t>Malcolm Mclaren</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
+    <t>NZ$ 46                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-06-30 05:09</t>
+  </si>
+  <si>
+    <t>LPBaskerville edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/779/5057998501779.jpg?kate-bush-2023-hounds-of-love-lp&amp;amp;class=scaled&amp;amp;v=1713954202</t>
+  </si>
+  <si>
+    <t>Kate Bush</t>
+  </si>
+  <si>
+    <t>Hounds Of Love</t>
+  </si>
+  <si>
+    <t>NZ$ 273                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-07-17 01:37</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/390/5060555219390.jpg?jimmy-somerville-2023-read-my-lips-lp&amp;amp;class=scaled&amp;amp;v=1689562097</t>
+  </si>
+  <si>
+    <t>Read My Lips</t>
+  </si>
+  <si>
+    <t>NZ$ 63                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-07-17 01:39</t>
+  </si>
+  <si>
+    <t>LPYellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/817/0198028158817.jpg?lightning-seeds-2024-cloudcuckooland-lp&amp;amp;class=scaled&amp;amp;v=1720537485</t>
+  </si>
+  <si>
+    <t>Lightning Seeds</t>
+  </si>
+  <si>
+    <t>Cloudcuckooland</t>
+  </si>
+  <si>
+    <t>2024-09-02 02:48</t>
+  </si>
+  <si>
+    <t>LP× 2Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/111/8719262031111.jpg?doris-day-2023-with-a-smile-and-a-song-lp&amp;amp;class=scaled&amp;amp;v=1726738627</t>
+  </si>
+  <si>
+    <t>Doris Day</t>
+  </si>
+  <si>
+    <t>With a Smile and a Song</t>
+  </si>
+  <si>
+    <t>2024-09-02 02:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/267/4251804139267.jpg?malcolm-and-the-bootzilla-orchestra-mclaren-2023-call-a-wave-remixes-lp&amp;amp;class=scaled&amp;amp;v=1686205073</t>
+  </si>
+  <si>
+    <t>Malcolm And The Bootzilla Orchestra Mclaren</t>
+  </si>
+  <si>
+    <t>Call A Wave Remixes</t>
+  </si>
+  <si>
+    <t>NZ$ 59                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-09-11 16:34</t>
+  </si>
+  <si>
+    <t>LPLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/4047179742818.jpg?karl-bartos-2013-off-the-record-lp&amp;amp;class=scaled&amp;amp;v=1447914446</t>
+  </si>
+  <si>
+    <t>Karl Bartos</t>
+  </si>
+  <si>
+    <t>Off the Record</t>
+  </si>
+  <si>
+    <t>NZ$ 48.50                
+                    Buy</t>
+  </si>
+  <si>
+    <t>LP× 2Limited edition</t>
+  </si>
+  <si>
+    <t>Save 12%</t>
+  </si>
+  <si>
+    <t>Kraftwerk</t>
+  </si>
+  <si>
+    <t>Tour De France</t>
+  </si>
+  <si>
     <t>Normal price
-                        NZ$ 54 
-                    NZ$ 42                
+                        NZ$ 67 
+                    NZ$ 59                
                     Buy</t>
   </si>
   <si>
-    <t>2024-06-30 05:09</t>
-[...14 lines deleted...]
-    <t>NZ$ 280                
+    <t>2024-10-14 01:20</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/217/0198028288217.jpg?lightning-seeds-2024-jollification-lp&amp;amp;class=scaled&amp;amp;v=1726926774</t>
+  </si>
+  <si>
+    <t>Jollification</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-09-08 - 2026-09-21</t>
+  </si>
+  <si>
+    <t>2024-10-25 15:30</t>
+  </si>
+  <si>
+    <t>LPEscapologist edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/809/5057998501809.jpg?kate-bush-2024-the-dreaming-lp&amp;amp;class=scaled&amp;amp;v=1713954257</t>
+  </si>
+  <si>
+    <t>The Dreaming</t>
+  </si>
+  <si>
+    <t>NZ$ 73.50                
                     Buy</t>
   </si>
   <si>
-    <t>2024-06-30 05:11</t>
-[...26 lines deleted...]
-    <t>NZ$ 64.50                
+    <t>2024-10-26 05:26</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/680/5054197973680.jpg?limahl-2024-don-t-suppose-lp&amp;amp;class=scaled&amp;amp;v=1722904657</t>
+  </si>
+  <si>
+    <t>Limahl</t>
+  </si>
+  <si>
+    <t>Don't Suppose</t>
+  </si>
+  <si>
+    <t>2024-11-19 05:30</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/540/5052442016540.jpg?la-roux-2020-supervision-lp&amp;amp;class=scaled&amp;amp;v=1573677325</t>
+  </si>
+  <si>
+    <t>Supervision</t>
+  </si>
+  <si>
+    <t>2024-12-01 00:45</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/716/0190758116716.jpg?eurythmics-2018-we-too-are-one-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Eurythmics</t>
+  </si>
+  <si>
+    <t>We Too Are One</t>
+  </si>
+  <si>
+    <t>2025-01-01 19:38</t>
+  </si>
+  <si>
+    <t>CD× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/136/5013929852136.jpg?peter-godwin-2024-the-polydor-years-2cd-edition-cd&amp;amp;class=scaled&amp;amp;v=1722554457</t>
+  </si>
+  <si>
+    <t>Peter Godwin</t>
+  </si>
+  <si>
+    <t>The Polydor Years (2cd Edition)</t>
+  </si>
+  <si>
+    <t>NZ$ 42                
                     Buy</t>
   </si>
   <si>
-    <t>2024-07-17 01:39</t>
-[...10 lines deleted...]
-                    NZ$ 38                
+    <t>2025-01-17 22:05</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/055/0805520240055.jpg?la-roux-2022-la-roux-lp&amp;amp;class=scaled&amp;amp;v=1662267369</t>
+  </si>
+  <si>
+    <t>2025-01-17 23:32</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/031/0816651018031.jpg?andrew-gold-2020-something-new-unreleased-gold-rsd-2020-lp&amp;amp;class=scaled&amp;amp;v=1603304326</t>
+  </si>
+  <si>
+    <t>Andrew Gold</t>
+  </si>
+  <si>
+    <t>Something New: Unreleased Gold (Rsd 2020)</t>
+  </si>
+  <si>
+    <t>2025-01-17 23:33</t>
+  </si>
+  <si>
+    <t>LP× 2Double 10" Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/816/5013929475816.jpg?andrew-gold-2023-fraternal-order-of-the-all-greetings-from-planet-love-splatter-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1684393895</t>
+  </si>
+  <si>
+    <t>Fraternal Order Of The All - Greetings From Planet Love - (Splatter Vinyl)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/986/0888072525986.jpg?andrew-gold-2023-halloween-howls-fun-scary-music-lp&amp;amp;class=scaled&amp;amp;v=1691141381</t>
+  </si>
+  <si>
+    <t>Halloween Howls: Fun &amp; Scary Music</t>
+  </si>
+  <si>
+    <t>2025-01-17 23:35</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/711/0888837610711.jpg?paul-simon-2013-rsd-still-crazy-after-all-these-years-lp&amp;amp;class=scaled&amp;amp;v=1624887757</t>
+  </si>
+  <si>
+    <t>Paul Simon</t>
+  </si>
+  <si>
+    <t>(Rsd) Still Crazy After All These Years</t>
+  </si>
+  <si>
+    <t>2025-02-07 16:38</t>
+  </si>
+  <si>
+    <t>LP× 2Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/562/0190295962562.jpg?duran-duran-2024-rio-lp&amp;amp;class=scaled&amp;amp;v=1746092027</t>
+  </si>
+  <si>
+    <t>Duran Duran</t>
+  </si>
+  <si>
+    <t>Rio</t>
+  </si>
+  <si>
+    <t>2025-02-08 20:41</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/707/0190296300707.jpg?air-2023-premiers-symptomes-lp&amp;amp;class=scaled&amp;amp;v=1681940921</t>
+  </si>
+  <si>
+    <t>Air</t>
+  </si>
+  <si>
+    <t>Premiers Symptomes</t>
+  </si>
+  <si>
+    <t>2025-02-09 01:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/617/0190758116617.jpg?eurythmics-2018-peace-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Peace</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/419/0190758116419.jpg?eurythmics-2018-revenge-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Revenge</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/310/0190758116310.jpg?eurythmics-2018-savage-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>Savage</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-09-07 - 2026-09-17</t>
+  </si>
+  <si>
+    <t>2025-02-09 01:15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0190758116211.jpg?eurythmics-2018-touch-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>Touch</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/518/0190758116518.jpg?eurythmics-2018-be-yourself-tonight-lp&amp;amp;class=scaled&amp;amp;v=1647396543</t>
+  </si>
+  <si>
+    <t>Be Yourself Tonight</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/112/0190758116112.jpg?eurythmics-2018-sweet-dreams-are-made-of-this-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>Sweet Dreams (are Made Of This)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/013/0190758116013.jpg?eurythmics-2018-in-the-garden-lp&amp;amp;class=scaled&amp;amp;v=1647396542</t>
+  </si>
+  <si>
+    <t>In The Garden</t>
+  </si>
+  <si>
+    <t>2025-02-09 02:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/113/0889854195113.jpg?annie-lennox-2018-diva-lp&amp;amp;class=scaled&amp;amp;v=1514326646</t>
+  </si>
+  <si>
+    <t>Annie Lennox</t>
+  </si>
+  <si>
+    <t>Diva</t>
+  </si>
+  <si>
+    <t>2025-02-11 22:43</t>
+  </si>
+  <si>
+    <t>LP180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/965/0081227963965.jpg?madonna-2016-something-to-remember-lp&amp;amp;class=scaled&amp;amp;v=1399706282</t>
+  </si>
+  <si>
+    <t>Madonna</t>
+  </si>
+  <si>
+    <t>Something To Remember</t>
+  </si>
+  <si>
+    <t>NZ$ 34.50                
                     Buy</t>
   </si>
   <si>
-    <t>Save 25%</t>
-[...7 lines deleted...]
-                    NZ$ 35.50                
+    <t>2025-02-13 17:04</t>
+  </si>
+  <si>
+    <t>LPLimited National Album Day 2024 Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/815/5021732367815.jpg?the-stranglers-2024-la-folie-lp&amp;amp;class=scaled&amp;amp;v=1727361613</t>
+  </si>
+  <si>
+    <t>The Stranglers</t>
+  </si>
+  <si>
+    <t>La Folie</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-08-26 - 2026-09-03</t>
+  </si>
+  <si>
+    <t>2025-02-21 04:08</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/617/5013929849617.jpg?marc-almond-2021-enchanted-limited-expanded-edition-midnight-blue-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1618509995</t>
+  </si>
+  <si>
+    <t>Marc Almond</t>
+  </si>
+  <si>
+    <t>Enchanted (Limited Expanded Edition) (Midnight Blue Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-02-21 04:09</t>
+  </si>
+  <si>
+    <t>LP× 2Blue Translucent National Album Day 2023 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/5013929851818.jpg?marc-almond-2023-tenement-symphony-lp&amp;amp;class=scaled&amp;amp;v=1691492279</t>
+  </si>
+  <si>
+    <t>Tenement Symphony</t>
+  </si>
+  <si>
+    <t>NZ$ 67                
                     Buy</t>
   </si>
   <si>
-    <t>LPBlue Coloured Vinyl edition</t>
-[...148 lines deleted...]
-    <t>The Dreaming</t>
+    <t>2025-02-22 00:32</t>
+  </si>
+  <si>
+    <t>LP× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/761/0190296504761.jpg?kraftwerk-2022-remixes-lp&amp;amp;class=scaled&amp;amp;v=1643783688</t>
+  </si>
+  <si>
+    <t>Remixes</t>
   </si>
   <si>
     <t>NZ$ 75.50                
                     Buy</t>
   </si>
   <si>
-    <t>2024-10-26 05:26</t>
-[...11 lines deleted...]
-    <t>NZ$ 36.50                
+    <t>2025-05-18 04:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/884/8718469537884.jpg?julee-cruise-2015-floating-into-the-night-lp&amp;amp;class=scaled&amp;amp;v=1427496856</t>
+  </si>
+  <si>
+    <t>Julee Cruise</t>
+  </si>
+  <si>
+    <t>Floating Into The Night</t>
+  </si>
+  <si>
+    <t>2025-06-08 01:23</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/689/0190295823689.jpg?pet-shop-boys-2018-bilingual-lp&amp;amp;class=scaled&amp;amp;v=1530794011</t>
+  </si>
+  <si>
+    <t>Bilingual</t>
+  </si>
+  <si>
+    <t>2025-06-13 21:37</t>
+  </si>
+  <si>
+    <t>7"Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/632/5014797912632.jpg?dead-or-alive-2025-lover-come-back-to-me-7-&amp;amp;class=scaled&amp;amp;v=1742989969</t>
+  </si>
+  <si>
+    <t>Dead or Alive</t>
+  </si>
+  <si>
+    <t>Lover Come Back To Me</t>
+  </si>
+  <si>
+    <t>2025-06-15 05:43</t>
+  </si>
+  <si>
+    <t>LPColoured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/894/8719262020894.jpg?bow-wow-wow-2023-when-the-going-gets-tough-lp&amp;amp;class=scaled&amp;amp;v=1707293884</t>
+  </si>
+  <si>
+    <t>Bow Wow Wow</t>
+  </si>
+  <si>
+    <t>When The Going Gets Tough...</t>
+  </si>
+  <si>
+    <t>2025-06-18 05:06</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/967/4050538696967.jpg?sparks-2022-lil-beethoven-lp&amp;amp;class=scaled&amp;amp;v=1646403914</t>
+  </si>
+  <si>
+    <t>Sparks</t>
+  </si>
+  <si>
+    <t>Lil Beethoven</t>
+  </si>
+  <si>
+    <t>2025-07-11 17:38</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/911/0889854599911.jpg?psychedelic-furs-2018-forever-now-lp&amp;amp;class=scaled&amp;amp;v=1531163839</t>
+  </si>
+  <si>
+    <t>Psychedelic Furs</t>
+  </si>
+  <si>
+    <t>Forever Now</t>
+  </si>
+  <si>
+    <t>2025-07-11 17:39</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/710/0889854206710.jpg?annie-lennox-2018-medusa-lp&amp;amp;class=scaled&amp;amp;v=1514489551</t>
+  </si>
+  <si>
+    <t>Medusa</t>
+  </si>
+  <si>
+    <t>LP10th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/905/0602435181905.jpg?annie-lennox-2020-a-christmas-cornucopia-lp&amp;amp;class=scaled&amp;amp;v=1606395518</t>
+  </si>
+  <si>
+    <t>A Christmas Cornucopia</t>
+  </si>
+  <si>
+    <t>2025-07-18 04:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/947/5014797902947.jpg?dead-or-alive-2020-nukleopatra-lp&amp;amp;class=scaled&amp;amp;v=1590820208</t>
+  </si>
+  <si>
+    <t>Nukleopatra</t>
+  </si>
+  <si>
+    <t>2025-07-18 05:01</t>
+  </si>
+  <si>
+    <t>LP× 2Coloured edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/954/5014797902954.jpg?dead-or-alive-2020-fragile-20th-anniversary-edition-red-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1594594601</t>
+  </si>
+  <si>
+    <t>Fragile (20th Anniversary Edition) (Red Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-07-19 17:55</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/824/0603497856824.jpg?fleetwood-mac-2018-the-dance-lp&amp;amp;class=scaled&amp;amp;v=1537434086</t>
+  </si>
+  <si>
+    <t>Fleetwood Mac</t>
+  </si>
+  <si>
+    <t>The Dance</t>
+  </si>
+  <si>
+    <t>2025-07-29 19:04</t>
+  </si>
+  <si>
+    <t>LPHalf-Speed Mastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/295/0602475778295.jpg?orchestral-manoeuvres-in-the-dark-2025-junk-culture-lp&amp;amp;class=scaled&amp;amp;v=1746605187</t>
+  </si>
+  <si>
+    <t>Junk Culture</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/630/0602567713630.jpg?orchestral-manoeuvres-in-the-dark-2018-dazzle-ships-lp&amp;amp;class=scaled&amp;amp;v=1538652419</t>
+  </si>
+  <si>
+    <t>Dazzle Ships</t>
+  </si>
+  <si>
+    <t>2025-08-01 19:09</t>
+  </si>
+  <si>
+    <t>CD× 4Japan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/460/4988031641460.jpg?donna-summer-2024-donna-summer-japanese-singles-collection-greatest-hits-cd&amp;amp;class=scaled&amp;amp;v=1718580434</t>
+  </si>
+  <si>
+    <t>Donna Summer</t>
+  </si>
+  <si>
+    <t>Donna Summer Japanese Singles Collection -Greatest Hits-</t>
+  </si>
+  <si>
+    <t>NZ$ 80                
                     Buy</t>
   </si>
   <si>
-    <t>2024-11-15 06:51</t>
-[...31 lines deleted...]
-                    NZ$ 36.50                
+    <t>2025-08-24 19:48</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/813/8033116200813.jpg?robert-miles-2025-the-ultimate-collection-30th-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1738925372</t>
+  </si>
+  <si>
+    <t>Robert Miles</t>
+  </si>
+  <si>
+    <t>The Ultimate Collection (30th Anniversary)</t>
+  </si>
+  <si>
+    <t>NZ$ 126                
                     Buy</t>
   </si>
   <si>
-    <t>2025-01-01 19:38</t>
-[...14 lines deleted...]
-    <t>NZ$ 43                
+    <t>2025-09-10 15:36</t>
+  </si>
+  <si>
+    <t>LP× 2Remastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/414/5038622139414.jpg?thompson-twins-2018-close-to-the-bone-lp&amp;amp;class=scaled&amp;amp;v=1539012364</t>
+  </si>
+  <si>
+    <t>Thompson Twins</t>
+  </si>
+  <si>
+    <t>Close to the Bone</t>
+  </si>
+  <si>
+    <t>2025-10-04 09:10</t>
+  </si>
+  <si>
+    <t>LPJapan Import edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/282/3700604738282.jpg?v-a-2022-sharayet-el-disco-egyptian-disco-boogie-cassette-tracks-1982-1992-lp&amp;amp;class=scaled&amp;amp;v=1649817483</t>
+  </si>
+  <si>
+    <t>Sharayet El Disco: Egyptian Disco &amp; Boogie Cassette Tracks 1982-1992</t>
+  </si>
+  <si>
+    <t>2025-10-04 09:11</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/622/4250444193622.jpg?sweet-2025-isolation-boulevard-lp&amp;amp;class=scaled&amp;amp;v=1779884447</t>
+  </si>
+  <si>
+    <t>Sweet</t>
+  </si>
+  <si>
+    <t>Isolation Boulevard</t>
+  </si>
+  <si>
+    <t>2025-10-04 09:13</t>
+  </si>
+  <si>
+    <t>LP× 2Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/880/0600753795880.jpg?big-country-2019-crossing-expanded-edition-2-lp&amp;amp;class=scaled&amp;amp;v=1553616966</t>
+  </si>
+  <si>
+    <t>Big Country</t>
+  </si>
+  <si>
+    <t>Crossing (Expanded Edition) (2</t>
+  </si>
+  <si>
+    <t>2025-10-21 16:51</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/247/8719262000247.jpg?stray-cats-2016-stray-cats-lp&amp;amp;class=scaled&amp;amp;v=1461189193</t>
+  </si>
+  <si>
+    <t>Stray Cats</t>
+  </si>
+  <si>
+    <t>2025-10-23 17:59</t>
+  </si>
+  <si>
+    <t>LPDavid Kosten Mix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/284/0602475705284.jpg?propaganda-2025-a-secret-wish-lp&amp;amp;class=scaled&amp;amp;v=1758179153</t>
+  </si>
+  <si>
+    <t>Propaganda</t>
+  </si>
+  <si>
+    <t>A Secret Wish</t>
+  </si>
+  <si>
+    <t>2025-11-17 22:17</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/982/0075678642982.jpg?marina-2022-ancient-dreams-in-a-modern-land-lp&amp;amp;class=scaled&amp;amp;v=1643639375</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Ancient Dreams In A Modern Land</t>
+  </si>
+  <si>
+    <t>2025-12-24 01:43</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/462/8004644011462.jpg?goblin-2025-profondo-rosso-50th-anniversary-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1761710245</t>
+  </si>
+  <si>
+    <t>Goblin</t>
+  </si>
+  <si>
+    <t>Profondo Rosso: 50th Anniversary - O.s.t.</t>
+  </si>
+  <si>
+    <t>NZ$ 231                
                     Buy</t>
   </si>
   <si>
-    <t>2025-01-17 22:05</t>
-[...216 lines deleted...]
-    <t>NZ$ 77.50                
+    <t>2026-02-07 20:45</t>
+  </si>
+  <si>
+    <t>LP40th Anniversary Gold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/466/8719262030466.jpg?dead-or-alive-2025-youthquake-lp&amp;amp;class=scaled&amp;amp;v=1748589653</t>
+  </si>
+  <si>
+    <t>Youthquake</t>
+  </si>
+  <si>
+    <t>NZ$ 69.50                
                     Buy</t>
   </si>
   <si>
-    <t>2025-02-24 18:29</t>
-[...128 lines deleted...]
-    <t>https://imusic.b-cdn.net/images/item/original/947/5014797902947.jpg?dead-or-alive-2020-nukleopatra-lp&amp;amp;class=scaled&amp;amp;v=1590820208</t>
+    <t>2026-02-08 05:38</t>
+  </si>
+  <si>
+    <t>Sergent Garcia</t>
+  </si>
+  <si>
+    <t>Un Poquito Quema'o</t>
+  </si>
+  <si>
+    <t>LPLimited English edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/302/0190295272302.jpg?kraftwerk-2020-computer-world-english-lp&amp;amp;class=scaled&amp;amp;v=1599674304</t>
+  </si>
+  <si>
+    <t>Computer World (English)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/333/0190295272333.jpg?kraftwerk-2020-the-man-machine-english-lp&amp;amp;class=scaled&amp;amp;v=1599674304</t>
+  </si>
+  <si>
+    <t>The Man-Machine (English)</t>
+  </si>
+  <si>
+    <t>2026-02-08 05:39</t>
+  </si>
+  <si>
+    <t>LP× 2Limited English edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/128/0190295272128.jpg?kraftwerk-2020-the-mix-english-lp&amp;amp;class=scaled&amp;amp;v=1599683166</t>
+  </si>
+  <si>
+    <t>The Mix (English)</t>
+  </si>
+  <si>
+    <t>2026-02-25 04:45</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/950/0190295831950.jpg?pet-shop-boys-2018-introspective-lp&amp;amp;class=scaled&amp;amp;v=1512655657</t>
+  </si>
+  <si>
+    <t>Introspective</t>
+  </si>
+  <si>
+    <t>2026-02-28 02:22</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/718/4047179934718.jpg?karl-bartos-2025-communication-lp&amp;amp;class=scaled&amp;amp;v=1454612632</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>2026-02-28 02:27</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/949/0888072739949.jpg?vince-guaraldi-bola-sete-2026-from-all-sides-original-jazz-classics-series-lp&amp;amp;class=scaled&amp;amp;v=1768995396</t>
+  </si>
+  <si>
+    <t>Vince Guaraldi / Bola Sete</t>
+  </si>
+  <si>
+    <t>From All Sides (Original Jazz Classics Series)</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:32</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Starburst Pink/Purple Splatter vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/657/0081227804657.jpg?madonna-2026-disco-nights-tour-live-the-confession-tour-lp&amp;amp;class=scaled&amp;amp;v=1771242645</t>
+  </si>
+  <si>
+    <t>Disco Nights Tour Live / The Confession Tour</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/483/5013929154483.jpg?the-human-league-2026-being-boiled-lp&amp;amp;class=scaled&amp;amp;v=1770373902</t>
+  </si>
+  <si>
+    <t>The Human League</t>
+  </si>
+  <si>
+    <t>Being Boiled</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:33</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/704/0840401721704.jpg?ultravox-2026-ultravox-the-re-mixes-lp&amp;amp;class=scaled&amp;amp;v=1770277184</t>
+  </si>
+  <si>
+    <t>Ultravox</t>
+  </si>
+  <si>
+    <t>Ultravox  - The Re-Mixes</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:34</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/710/0198704890710.jpg?joan-jett-the-blackhearts-2026-live-at-the-ritz-nyc-1981-lp&amp;amp;class=scaled&amp;amp;v=1770639274</t>
+  </si>
+  <si>
+    <t>Joan Jett &amp; The Blackhearts</t>
+  </si>
+  <si>
+    <t>Live At The Ritz Nyc 1981</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:35</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/644/4015698041644.jpg?william-s-burroughs-2026-in-dub-lp&amp;amp;class=scaled&amp;amp;v=1770302975</t>
+  </si>
+  <si>
+    <t>William S. Burroughs</t>
+  </si>
+  <si>
+    <t>In Dub</t>
+  </si>
+  <si>
+    <t>LP× 2RSD 2026 Transparent Purple Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/295/5014797913295.jpg?dead-or-alive-2026-the-youthquake-tour-rsd-2026-lp&amp;amp;class=scaled&amp;amp;v=1770287113</t>
   </si>
   <si>
     <t>Dead Or Alive</t>
   </si>
   <si>
-    <t>Nukleopatra</t>
-[...59 lines deleted...]
-    <t>NZ$ 105.50                
+    <t>The Youthquake Tour (RSD 2026)</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:36</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/518/0199584161518.jpg?the-lightning-seeds-2026-quarrelsome-moments-b-sides-and-rarities-lp&amp;amp;class=scaled&amp;amp;v=1770277167</t>
+  </si>
+  <si>
+    <t>The Lightning Seeds</t>
+  </si>
+  <si>
+    <t>Quarrelsome Moments: B-Sides And Rarities</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/952/0741869416952.jpg?skeeter-davis-2026-end-of-the-world-the-navy-hoedown-sessions-lp&amp;amp;class=scaled&amp;amp;v=1770711609</t>
+  </si>
+  <si>
+    <t>Skeeter Davis</t>
+  </si>
+  <si>
+    <t>End Of The World: The Navy Hoedown Sessions</t>
+  </si>
+  <si>
+    <t>2026-03-06 04:37</t>
+  </si>
+  <si>
+    <t>LPRSD 2026 Transparent Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/355/5026854133355.jpg?2026-allez-hop-l-operette-lp&amp;amp;class=scaled&amp;amp;v=1771266941</t>
+  </si>
+  <si>
+    <t>Allez Hop L'Opérette !</t>
+  </si>
+  <si>
+    <t>2026-03-07 22:02</t>
+  </si>
+  <si>
+    <t>LP× 2Crystal Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/382/8719262033382.jpg?paul-young-2024-no-parlez-lp&amp;amp;class=scaled&amp;amp;v=1726817144</t>
+  </si>
+  <si>
+    <t>Paul Young</t>
+  </si>
+  <si>
+    <t>No Parlez</t>
+  </si>
+  <si>
+    <t>2026-03-19 21:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/067/7804672720067.jpg?senor-coconut-2026-el-baile-aleman-lp&amp;amp;class=scaled&amp;amp;v=1785401989</t>
+  </si>
+  <si>
+    <t>Senor Coconut</t>
+  </si>
+  <si>
+    <t>El Baile Aleman</t>
+  </si>
+  <si>
+    <t>2026-03-30 04:10</t>
+  </si>
+  <si>
+    <t>CD× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/319/5021732418319.jpg?alphaville-2024-forever-best-of-40-years-cd&amp;amp;class=scaled&amp;amp;v=1721332581</t>
+  </si>
+  <si>
+    <t>Alphaville</t>
+  </si>
+  <si>
+    <t>FOREVER! Best Of 40 Years</t>
+  </si>
+  <si>
+    <t>2026-04-03 14:15</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/276/8719262033276.jpg?stephen-sondheim-2026-sunday-in-the-park-with-george-a-musical-lp&amp;amp;class=scaled&amp;amp;v=1775732401</t>
+  </si>
+  <si>
+    <t>Stephen Sondheim</t>
+  </si>
+  <si>
+    <t>Sunday In The Park With George (A Musical)</t>
+  </si>
+  <si>
+    <t>2026-04-03 14:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/735/8719262042735.jpg?stephen-sondheim-2026-into-the-woods-lp&amp;amp;class=scaled&amp;amp;v=1771636957</t>
+  </si>
+  <si>
+    <t>Into The Woods</t>
+  </si>
+  <si>
+    <t>2026-04-19 15:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/624/0081227808624.jpg?the-cars-2026-heartbeat-city-live-lp&amp;amp;class=scaled&amp;amp;v=1770277179</t>
+  </si>
+  <si>
+    <t>The Cars</t>
+  </si>
+  <si>
+    <t>Heartbeat City - Live</t>
+  </si>
+  <si>
+    <t>NZ$ 71.50                
                     Buy</t>
   </si>
   <si>
-    <t>2025-08-14 17:52</t>
-[...128 lines deleted...]
-    <t>NZ$ 237                
+    <t>2026-05-14 04:10</t>
+  </si>
+  <si>
+    <t>LP2026 Black Vinyl Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/347/5021732253347.jpg?kylie-minogue-2026-x-lp&amp;amp;class=scaled&amp;amp;v=1779104755</t>
+  </si>
+  <si>
+    <t>Kylie Minogue</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>LP× 22026 Black Vinyl Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/330/5021732253330.jpg?kylie-minogue-2026-light-years-lp&amp;amp;class=scaled&amp;amp;v=1779104747</t>
+  </si>
+  <si>
+    <t>Light Years</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/361/5021732253361.jpg?kylie-minogue-2026-aphrodite-lp&amp;amp;class=scaled&amp;amp;v=1779104785</t>
+  </si>
+  <si>
+    <t>Aphrodite</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/385/5021732253385.jpg?kylie-minogue-2026-kiss-me-once-lp&amp;amp;class=scaled&amp;amp;v=1779104769</t>
+  </si>
+  <si>
+    <t>Kiss Me Once</t>
+  </si>
+  <si>
+    <t>2026-05-23 11:10</t>
+  </si>
+  <si>
+    <t>CD× 2Japan Import edition</t>
+  </si>
+  <si>
+    <t>Judy Collins</t>
+  </si>
+  <si>
+    <t>Bread &amp; Roses / Hard Times for Lovers / Running for My Life</t>
+  </si>
+  <si>
+    <t>2026-05-23 11:19</t>
+  </si>
+  <si>
+    <t>LPLimited "Judy Blue Eyes" Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/855/0848064019855.jpg?judy-collins-2025-the-60s-singles-judy-blue-eyes-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1764937943</t>
+  </si>
+  <si>
+    <t>The 60s Singles (Judy Blue Eyes Vinyl)</t>
+  </si>
+  <si>
+    <t>2026-05-23 11:20</t>
+  </si>
+  <si>
+    <t>Pilot</t>
+  </si>
+  <si>
+    <t>The Albums</t>
+  </si>
+  <si>
+    <t>CD× 25Japan Import edition</t>
+  </si>
+  <si>
+    <t>Sheena Easton</t>
+  </si>
+  <si>
+    <t>The Singles 1980-1987</t>
+  </si>
+  <si>
+    <t>2026-05-23 11:21</t>
+  </si>
+  <si>
+    <t>LP× 2Japan Import edition</t>
+  </si>
+  <si>
+    <t>Sunday in the Park with George (A Musical) &lt;limited&gt;</t>
+  </si>
+  <si>
+    <t>Boz Scaggs</t>
+  </si>
+  <si>
+    <t>Silk Degrees</t>
+  </si>
+  <si>
+    <t>Blue Oyster Cult</t>
+  </si>
+  <si>
+    <t>Don't Fear the Reaper: the Best of Blue Oyster Cult</t>
+  </si>
+  <si>
+    <t>2026-06-11 20:41</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/125/5060454941125.jpg?pet-shop-boys-2016-super-lp&amp;amp;class=scaled&amp;amp;v=1454094836</t>
+  </si>
+  <si>
+    <t>Super</t>
+  </si>
+  <si>
+    <t>2026-06-14 02:57</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/613/5013929847613.jpg?brucken-froese-2018-beginn-limited-edition-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1524940786</t>
+  </si>
+  <si>
+    <t>Brücken / Froese</t>
+  </si>
+  <si>
+    <t>Beginn: Limited Edition Vinyl</t>
+  </si>
+  <si>
+    <t>NZ$ 88.50                
                     Buy</t>
   </si>
   <si>
-    <t>2026-02-07 20:45</t>
-[...516 lines deleted...]
-                    Buy</t>
+    <t>2026-07-04 19:24</t>
+  </si>
+  <si>
+    <t>LP/12"× 2Limited 20th Anniversary Deluxe "Peacock" Green Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/141/4099964188141.jpg?goldfrapp-2025-supernature-lp-12-&amp;amp;class=scaled&amp;amp;v=1759836907</t>
+  </si>
+  <si>
+    <t>Goldfrapp</t>
+  </si>
+  <si>
+    <t>Supernature</t>
+  </si>
+  <si>
+    <t>2026-08-08 14:20</t>
+  </si>
+  <si>
+    <t>LP45th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/550/0823375044550.jpg?joan-jett-2026-bad-reputation-lp&amp;amp;class=scaled&amp;amp;v=1783586859</t>
+  </si>
+  <si>
+    <t>Joan Jett</t>
+  </si>
+  <si>
+    <t>Bad Reputation</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-09-01 - 2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-08-09 17:34</t>
+  </si>
+  <si>
+    <t>12"</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/975/0600753385975.jpg?marianne-faithfull-2013-broken-english-12-&amp;amp;class=scaled&amp;amp;v=1397767387</t>
+  </si>
+  <si>
+    <t>Marianne Faithfull</t>
+  </si>
+  <si>
+    <t>Broken English</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/994/4050538649994.jpg?marianne-faithfull-2022-vagabond-ways-lp&amp;amp;class=scaled&amp;amp;v=1642128739</t>
+  </si>
+  <si>
+    <t>Vagabond Ways</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/006/4050538650006.jpg?marianne-faithfull-2023-kissin-time-lp&amp;amp;class=scaled&amp;amp;v=1633341770</t>
+  </si>
+  <si>
+    <t>Kissin Time</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2171,65 +1864,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J146"/>
+  <dimension ref="A1:J119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.111111111111" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.111111111111" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.777777777778" customWidth="true" style="0"/>
-    <col min="5" max="5" width="24.444444444444" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.111111111111" customWidth="true" style="0"/>
+    <col min="5" max="5" width="27" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
-    <col min="7" max="7" width="37.333333333333" customWidth="true" style="0"/>
+    <col min="7" max="7" width="38.555555555556" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2327,4112 +2020,3338 @@
       </c>
       <c r="H4">
         <v>0.499</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H6">
         <v>0.508</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H7">
-        <v>0.225</v>
+        <v>0.238</v>
       </c>
       <c r="J7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="H8">
-        <v>0.225</v>
+        <v>0.292</v>
       </c>
       <c r="J8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H9">
-        <v>0.225</v>
+        <v>0.283</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H10">
-        <v>0.238</v>
+        <v>0.301</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
         <v>62</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>63</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H11">
-        <v>0.292</v>
+        <v>0.297</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F12" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H12">
-        <v>0.283</v>
+        <v>0.0</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="H13">
-        <v>0.301</v>
+        <v>0.297</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H14">
-        <v>0.297</v>
+        <v>0.288</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H15">
-        <v>0.0</v>
+        <v>0.292</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F16" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="H16">
-        <v>0.297</v>
+        <v>0.288</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
-        <v>0.288</v>
+        <v>0.0</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="E18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="G18" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="H18">
-        <v>0.292</v>
+        <v>0.279</v>
       </c>
       <c r="J18">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="E19" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H19">
-        <v>0.288</v>
+        <v>0.59</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="G20" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="H20">
         <v>0.225</v>
       </c>
       <c r="J20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E21" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H21">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="J21">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E22" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="G22" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="H22">
-        <v>0.279</v>
+        <v>0.45</v>
       </c>
       <c r="J22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E23" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F23" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="G23" t="s">
-        <v>109</v>
+        <v>48</v>
       </c>
       <c r="H23">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="J23">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="E24" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G24" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="H24">
-        <v>0.225</v>
+        <v>0.45</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>120</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>122</v>
       </c>
       <c r="E25" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F25" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="G25" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="H25">
         <v>0.225</v>
       </c>
       <c r="J25">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B26" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C26" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D26" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26">
-        <v>0.864</v>
+        <v>0.472</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B27" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D27" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E27" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F27" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="H27">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="J27">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>135</v>
       </c>
       <c r="C28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E28" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F28" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
       <c r="H28">
-        <v>0.45</v>
+        <v>0.301</v>
       </c>
       <c r="J28">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G29" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H29">
-        <v>0.0</v>
+        <v>0.702</v>
       </c>
       <c r="J29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B30" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="C30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="E30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="G30" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="H30">
-        <v>0.243</v>
+        <v>0.225</v>
       </c>
       <c r="J30">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>150</v>
+      </c>
+      <c r="C31" t="s">
+        <v>151</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="E31" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="G31" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H31">
-        <v>0.0</v>
+        <v>0.292</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B32" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="E32" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F32" t="s">
-        <v>152</v>
+        <v>47</v>
       </c>
       <c r="G32" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H32">
-        <v>0.45</v>
+        <v>0.225</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B33" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F33" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
       <c r="G33" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="H33">
-        <v>0.225</v>
+        <v>0.344</v>
       </c>
       <c r="J33">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B34" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D34" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="E34" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F34" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="H34">
-        <v>0.225</v>
+        <v>0.319</v>
       </c>
       <c r="J34">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="B35" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C35" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
+        <v>168</v>
       </c>
       <c r="E35" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="F35" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="H35">
-        <v>0.225</v>
+        <v>0.135</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="B36" t="s">
-        <v>164</v>
+        <v>59</v>
       </c>
       <c r="C36" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="D36" t="s">
-        <v>113</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>166</v>
+        <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="G36" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="H36">
-        <v>0.225</v>
+        <v>0.373</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B37" t="s">
-        <v>169</v>
+        <v>59</v>
       </c>
       <c r="C37" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D37" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E37" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="H37">
-        <v>0.472</v>
+        <v>0.262</v>
       </c>
       <c r="J37">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B38" t="s">
-        <v>77</v>
+        <v>178</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D38" t="s">
         <v>175</v>
       </c>
       <c r="E38" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F38" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="G38" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="H38">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J38">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>177</v>
       </c>
       <c r="B39" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E39" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39">
-        <v>0.432</v>
+        <v>0.225</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B40" t="s">
-        <v>178</v>
+        <v>59</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E40" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F40" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H40">
-        <v>0.427</v>
+        <v>0.315</v>
       </c>
       <c r="J40">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B41" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="C41" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="E41" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
         <v>16</v>
       </c>
       <c r="H41">
-        <v>0.414</v>
+        <v>0.445</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="B42" t="s">
-        <v>178</v>
+        <v>59</v>
       </c>
       <c r="C42" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D42" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="E42" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G42" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H42">
-        <v>0.432</v>
+        <v>0.301</v>
       </c>
       <c r="J42">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="B43" t="s">
-        <v>178</v>
+        <v>62</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E43" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G43" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="H43">
-        <v>0.409</v>
+        <v>0.324</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="B44" t="s">
-        <v>190</v>
+        <v>62</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="D44" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E44" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="G44" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H44">
-        <v>0.67</v>
+        <v>0.288</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="D45" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="E45" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="F45" t="s">
-        <v>51</v>
+        <v>107</v>
       </c>
       <c r="G45" t="s">
-        <v>46</v>
+        <v>203</v>
       </c>
       <c r="H45">
-        <v>0.301</v>
+        <v>0.333</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="B46" t="s">
-        <v>196</v>
+        <v>62</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="E46" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F46" t="s">
-        <v>199</v>
+        <v>54</v>
       </c>
       <c r="G46" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="H46">
-        <v>0.702</v>
+        <v>0.283</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B47" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="E47" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="F47" t="s">
-        <v>203</v>
+        <v>54</v>
       </c>
       <c r="G47" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="H47">
-        <v>0.225</v>
+        <v>0.306</v>
       </c>
       <c r="J47">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>204</v>
       </c>
       <c r="B48" t="s">
-        <v>205</v>
+        <v>62</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D48" t="s">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="E48" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F48" t="s">
-        <v>208</v>
+        <v>54</v>
       </c>
       <c r="G48" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H48">
-        <v>0.292</v>
+        <v>0.288</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="C49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D49" t="s">
-        <v>211</v>
+        <v>163</v>
       </c>
       <c r="E49" t="s">
         <v>212</v>
       </c>
       <c r="F49" t="s">
-        <v>213</v>
+        <v>54</v>
       </c>
       <c r="G49" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="H49">
-        <v>0.225</v>
+        <v>0.306</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" t="s">
         <v>214</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>215</v>
       </c>
       <c r="E50" t="s">
         <v>216</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="G50" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H50">
-        <v>0.459</v>
+        <v>0.274</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>217</v>
       </c>
       <c r="B51" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C51" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="E51" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F51" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="G51" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="H51">
-        <v>0.344</v>
+        <v>0.27</v>
       </c>
       <c r="J51">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B52" t="s">
-        <v>73</v>
+        <v>224</v>
       </c>
       <c r="C52" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D52" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E52" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F52" t="s">
-        <v>224</v>
+        <v>22</v>
       </c>
       <c r="G52" t="s">
-        <v>23</v>
+        <v>228</v>
       </c>
       <c r="H52">
-        <v>0.319</v>
+        <v>0.27</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B53" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C53" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D53" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E53" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F53" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
       <c r="G53" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="H53">
-        <v>0.135</v>
+        <v>0.423</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
-        <v>56</v>
+        <v>235</v>
       </c>
       <c r="C54" t="s">
+        <v>236</v>
+      </c>
+      <c r="D54" t="s">
         <v>232</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>20</v>
+        <v>237</v>
       </c>
       <c r="F54" t="s">
-        <v>45</v>
+        <v>238</v>
       </c>
       <c r="G54" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="H54">
-        <v>0.373</v>
+        <v>0.45</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B55" t="s">
-        <v>56</v>
+        <v>240</v>
       </c>
       <c r="C55" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D55" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="E55" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="F55" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="G55" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H55">
-        <v>0.262</v>
+        <v>0.675</v>
       </c>
       <c r="J55">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B56" t="s">
-        <v>238</v>
+        <v>59</v>
       </c>
       <c r="C56" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D56" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="E56" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="F56" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="G56" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H56">
-        <v>0.45</v>
+        <v>0.279</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B57" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="D57" t="s">
-        <v>235</v>
+        <v>52</v>
       </c>
       <c r="E57" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="F57" t="s">
         <v>15</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
       <c r="H57">
-        <v>0.225</v>
+        <v>0.306</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B58" t="s">
-        <v>56</v>
+        <v>252</v>
       </c>
       <c r="C58" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D58" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E58" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G58" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H58">
-        <v>0.315</v>
+        <v>0.09</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B59" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="C59" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="D59" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E59" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="F59" t="s">
         <v>15</v>
       </c>
       <c r="G59" t="s">
         <v>16</v>
       </c>
       <c r="H59">
-        <v>0.445</v>
+        <v>0.31</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="B60" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D60" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E60" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F60" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="H60">
-        <v>0.301</v>
+        <v>0.225</v>
       </c>
       <c r="J60">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B61" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C61" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="D61" t="s">
-        <v>222</v>
+        <v>267</v>
       </c>
       <c r="E61" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="F61" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="G61" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="H61">
-        <v>0.324</v>
+        <v>0.337</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B62" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C62" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="D62" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E62" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F62" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="G62" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H62">
-        <v>0.288</v>
+        <v>0.279</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>272</v>
       </c>
       <c r="C63" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E63" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="F63" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="G63" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="H63">
-        <v>0.333</v>
+        <v>0.225</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="B64" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C64" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="D64" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="E64" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="F64" t="s">
-        <v>67</v>
+        <v>170</v>
       </c>
       <c r="G64" t="s">
-        <v>109</v>
+        <v>48</v>
       </c>
       <c r="H64">
-        <v>0.283</v>
+        <v>0.481</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="B65" t="s">
-        <v>73</v>
+        <v>279</v>
       </c>
       <c r="C65" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="E65" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="F65" t="s">
-        <v>67</v>
+        <v>170</v>
       </c>
       <c r="G65" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="H65">
-        <v>0.306</v>
+        <v>0.49</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="B66" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="D66" t="s">
-        <v>222</v>
+        <v>284</v>
       </c>
       <c r="E66" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="F66" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="G66" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="H66">
-        <v>0.288</v>
+        <v>0.387</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="B67" t="s">
-        <v>73</v>
+        <v>287</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="D67" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="E67" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="F67" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="G67" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H67">
-        <v>0.306</v>
+        <v>0.225</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="B68" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C68" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="D68" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="H68">
-        <v>0.274</v>
+        <v>0.333</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="B69" t="s">
-        <v>77</v>
+        <v>293</v>
       </c>
       <c r="C69" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="D69" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="E69" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="F69" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="G69" t="s">
-        <v>281</v>
+        <v>148</v>
       </c>
       <c r="H69">
-        <v>0.427</v>
+        <v>0.234</v>
       </c>
       <c r="J69">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="B70" t="s">
-        <v>283</v>
+        <v>240</v>
       </c>
       <c r="C70" t="s">
-        <v>57</v>
+        <v>299</v>
       </c>
       <c r="D70" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="E70" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="F70" t="s">
-        <v>60</v>
+        <v>302</v>
       </c>
       <c r="G70" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="H70">
-        <v>0.27</v>
+        <v>0.756</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="B71" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="C71" t="s">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="D71" t="s">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="E71" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c r="G71" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="H71">
-        <v>0.27</v>
+        <v>0.517</v>
       </c>
       <c r="J71">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="B72" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="C72" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="E72" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="F72" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="G72" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="H72">
-        <v>0.423</v>
+        <v>0.238</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="B73" t="s">
-        <v>297</v>
+        <v>135</v>
       </c>
       <c r="C73" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="D73" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="E73" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="F73" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
       <c r="G73" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H73">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="B74" t="s">
-        <v>122</v>
+        <v>317</v>
       </c>
       <c r="C74" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>319</v>
       </c>
       <c r="E74" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="F74" t="s">
-        <v>303</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="H74">
-        <v>0.675</v>
+        <v>0.468</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="B75" t="s">
-        <v>305</v>
+        <v>218</v>
       </c>
       <c r="C75" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="D75" t="s">
-        <v>43</v>
+        <v>323</v>
       </c>
       <c r="E75" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="F75" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="H75">
-        <v>0.225</v>
+        <v>0.292</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="B76" t="s">
-        <v>77</v>
+        <v>325</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="D76" t="s">
-        <v>113</v>
+        <v>327</v>
       </c>
       <c r="E76" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G76" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="H76">
-        <v>0.45</v>
+        <v>0.225</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="B77" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C77" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="D77" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="E77" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H77">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="B78" t="s">
-        <v>56</v>
+        <v>240</v>
       </c>
       <c r="C78" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="D78" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="E78" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
       <c r="F78" t="s">
-        <v>230</v>
+        <v>337</v>
       </c>
       <c r="G78" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="H78">
-        <v>0.279</v>
+        <v>1.183</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="B79" t="s">
-        <v>63</v>
+        <v>339</v>
       </c>
       <c r="C79" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="D79" t="s">
-        <v>65</v>
+        <v>254</v>
       </c>
       <c r="E79" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
+        <v>342</v>
       </c>
       <c r="G79" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H79">
-        <v>0.306</v>
+        <v>0.315</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="B80" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>65</v>
       </c>
       <c r="D80" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="E80" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="F80" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="H80">
-        <v>0.09</v>
+        <v>0.436</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="B81" t="s">
-        <v>328</v>
+        <v>346</v>
       </c>
       <c r="C81" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
       <c r="D81" t="s">
-        <v>330</v>
+        <v>142</v>
       </c>
       <c r="E81" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="G81" t="s">
-        <v>16</v>
+        <v>228</v>
       </c>
       <c r="H81">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="B82" t="s">
-        <v>56</v>
+        <v>346</v>
       </c>
       <c r="C82" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="D82" t="s">
-        <v>334</v>
+        <v>142</v>
       </c>
       <c r="E82" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="G82" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H82">
-        <v>0.225</v>
+        <v>0.446</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="B83" t="s">
-        <v>56</v>
+        <v>352</v>
       </c>
       <c r="C83" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="D83" t="s">
-        <v>338</v>
+        <v>142</v>
       </c>
       <c r="E83" t="s">
-        <v>339</v>
+        <v>354</v>
       </c>
       <c r="F83" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="H83">
-        <v>0.337</v>
+        <v>0.694</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
       <c r="B84" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C84" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="D84" t="s">
-        <v>274</v>
+        <v>52</v>
       </c>
       <c r="E84" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="F84" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G84" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="H84">
-        <v>0.279</v>
+        <v>0.297</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="B85" t="s">
-        <v>343</v>
+        <v>62</v>
       </c>
       <c r="C85" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="D85" t="s">
-        <v>274</v>
+        <v>137</v>
       </c>
       <c r="E85" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="F85" t="s">
         <v>15</v>
       </c>
       <c r="G85" t="s">
         <v>16</v>
       </c>
       <c r="H85">
-        <v>0.225</v>
+        <v>0.261</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="B86" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="C86" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="D86" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="E86" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="F86" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="G86" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="H86">
-        <v>0.481</v>
+        <v>0.225</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="B87" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="C87" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="D87" t="s">
-        <v>325</v>
+        <v>220</v>
       </c>
       <c r="E87" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="F87" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="G87" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H87">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="B88" t="s">
-        <v>77</v>
+        <v>369</v>
       </c>
       <c r="C88" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="D88" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="E88" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="F88" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="G88" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="H88">
-        <v>0.387</v>
+        <v>0.0</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="B89" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="C89" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="D89" t="s">
-        <v>31</v>
+        <v>376</v>
       </c>
       <c r="E89" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="F89" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="G89" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="H89">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c r="B90" t="s">
-        <v>56</v>
+        <v>379</v>
       </c>
       <c r="C90" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="D90" t="s">
-        <v>31</v>
+        <v>381</v>
       </c>
       <c r="E90" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="F90" t="s">
         <v>15</v>
       </c>
       <c r="G90" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H90">
-        <v>0.333</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="B91" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="C91" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="D91" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="E91" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="F91" t="s">
-        <v>369</v>
+        <v>15</v>
       </c>
       <c r="G91" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H91">
-        <v>0.234</v>
+        <v>0.0</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="B92" t="s">
-        <v>77</v>
+        <v>388</v>
       </c>
       <c r="C92" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="D92" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="E92" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="G92" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H92">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="B93" t="s">
-        <v>122</v>
+        <v>379</v>
       </c>
       <c r="C93" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="D93" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="E93" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="F93" t="s">
-        <v>303</v>
+        <v>170</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H93">
-        <v>0.756</v>
+        <v>0.225</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
       <c r="B94" t="s">
         <v>379</v>
       </c>
       <c r="C94" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="D94" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="E94" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="F94" t="s">
-        <v>51</v>
+        <v>238</v>
       </c>
       <c r="G94" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H94">
-        <v>0.517</v>
+        <v>0.0</v>
       </c>
       <c r="J94">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="B95" t="s">
-        <v>384</v>
+        <v>400</v>
       </c>
       <c r="C95" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="E95" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="F95" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="G95" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H95">
-        <v>0.238</v>
+        <v>0.297</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="B96" t="s">
-        <v>144</v>
+        <v>404</v>
       </c>
       <c r="C96" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="D96" t="s">
-        <v>372</v>
+        <v>406</v>
       </c>
       <c r="E96" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="F96" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="G96" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H96">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="B97" t="s">
-        <v>392</v>
+        <v>59</v>
       </c>
       <c r="C97" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="D97" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="E97" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="F97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
-        <v>0.468</v>
+        <v>0.328</v>
       </c>
       <c r="J97">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="B98" t="s">
-        <v>283</v>
+        <v>413</v>
       </c>
       <c r="C98" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="D98" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="E98" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="G98" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H98">
-        <v>0.292</v>
+        <v>0.2</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
       <c r="B99" t="s">
-        <v>400</v>
+        <v>418</v>
       </c>
       <c r="C99" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
       <c r="D99" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
       <c r="E99" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="F99" t="s">
-        <v>82</v>
+        <v>238</v>
       </c>
       <c r="G99" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H99">
         <v>0.225</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>422</v>
       </c>
       <c r="B100" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C100" t="s">
-        <v>405</v>
+        <v>423</v>
       </c>
       <c r="D100" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="E100" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="F100" t="s">
-        <v>67</v>
+        <v>238</v>
       </c>
       <c r="G100" t="s">
-        <v>408</v>
+        <v>55</v>
       </c>
       <c r="H100">
         <v>0.225</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="B101" t="s">
-        <v>122</v>
+        <v>374</v>
       </c>
       <c r="C101" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="D101" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="E101" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="F101" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="G101" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="H101">
-        <v>1.183</v>
+        <v>0.0</v>
       </c>
       <c r="J101">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="B102" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="C102" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="D102" t="s">
-        <v>325</v>
+        <v>433</v>
       </c>
       <c r="E102" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="F102" t="s">
-        <v>418</v>
+        <v>107</v>
       </c>
       <c r="G102" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H102">
-        <v>0.315</v>
+        <v>0.325</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="B103" t="s">
-        <v>77</v>
+        <v>435</v>
+      </c>
+      <c r="C103" t="s">
+        <v>436</v>
       </c>
       <c r="D103" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="E103" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="F103" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="G103" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="H103">
-        <v>0.436</v>
+        <v>0.505</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="B104" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C104" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="D104" t="s">
-        <v>180</v>
+        <v>433</v>
       </c>
       <c r="E104" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="F104" t="s">
-        <v>51</v>
+        <v>107</v>
       </c>
       <c r="G104" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
       <c r="H104">
-        <v>0.43</v>
+        <v>0.255</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="B105" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C105" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="D105" t="s">
-        <v>180</v>
+        <v>433</v>
       </c>
       <c r="E105" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
       <c r="F105" t="s">
-        <v>203</v>
+        <v>107</v>
       </c>
       <c r="G105" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
       <c r="H105">
-        <v>0.446</v>
+        <v>0.32</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="B106" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="D106" t="s">
-        <v>180</v>
+        <v>444</v>
       </c>
       <c r="E106" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="F106" t="s">
         <v>15</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106">
-        <v>0.694</v>
+        <v>0.0</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="B107" t="s">
-        <v>56</v>
+        <v>447</v>
+      </c>
+      <c r="C107" t="s">
+        <v>448</v>
       </c>
       <c r="D107" t="s">
-        <v>313</v>
+        <v>444</v>
       </c>
       <c r="E107" t="s">
-        <v>314</v>
+        <v>449</v>
       </c>
       <c r="F107" t="s">
-        <v>203</v>
+        <v>429</v>
       </c>
       <c r="G107" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="H107">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="B108" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>293</v>
       </c>
       <c r="D108" t="s">
-        <v>65</v>
+        <v>451</v>
       </c>
       <c r="E108" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="F108" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G108" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H108">
-        <v>0.297</v>
+        <v>0.0</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="B109" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="D109" t="s">
-        <v>194</v>
+        <v>454</v>
       </c>
       <c r="E109" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="F109" t="s">
         <v>15</v>
       </c>
       <c r="G109" t="s">
         <v>16</v>
       </c>
       <c r="H109">
-        <v>0.261</v>
+        <v>0.0</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="B110" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="D110" t="s">
-        <v>440</v>
+        <v>420</v>
       </c>
       <c r="E110" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="F110" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G110" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H110">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="B111" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>309</v>
       </c>
       <c r="D111" t="s">
-        <v>284</v>
+        <v>459</v>
       </c>
       <c r="E111" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="F111" t="s">
         <v>15</v>
       </c>
       <c r="G111" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="H111">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="B112" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D112" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="E112" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="F112" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G112" t="s">
-        <v>408</v>
+        <v>16</v>
       </c>
       <c r="H112">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="J112">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="B113" t="s">
-        <v>450</v>
+        <v>135</v>
       </c>
       <c r="C113" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="D113" t="s">
-        <v>452</v>
+        <v>52</v>
       </c>
       <c r="E113" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="F113" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="G113" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H113">
-        <v>0.0</v>
+        <v>0.292</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>442</v>
+        <v>466</v>
       </c>
       <c r="B114" t="s">
-        <v>454</v>
+        <v>140</v>
       </c>
       <c r="C114" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="D114" t="s">
-        <v>274</v>
+        <v>468</v>
       </c>
       <c r="E114" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>470</v>
       </c>
       <c r="G114" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H114">
-        <v>0.45</v>
+        <v>0.522</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>457</v>
+        <v>471</v>
       </c>
       <c r="B115" t="s">
-        <v>458</v>
+        <v>472</v>
       </c>
       <c r="C115" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="E115" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="F115" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="G115" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="H115">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J115">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="B116" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="C116" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="D116" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
       <c r="E116" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="F116" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G116" t="s">
-        <v>16</v>
+        <v>481</v>
       </c>
       <c r="H116">
         <v>0.0</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="B117" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="C117" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="D117" t="s">
-        <v>289</v>
+        <v>485</v>
       </c>
       <c r="E117" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="F117" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="G117" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H117">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="B118" t="s">
-        <v>458</v>
+        <v>59</v>
       </c>
       <c r="C118" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="D118" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="E118" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="G118" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="H118">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="B119" t="s">
-        <v>474</v>
+        <v>50</v>
       </c>
       <c r="C119" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="D119" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="E119" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="G119" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="H119">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J119">
-        <v>1</v>
-[...757 lines deleted...]
-      <c r="J146">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>